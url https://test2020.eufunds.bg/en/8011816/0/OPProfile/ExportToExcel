--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41866ed0f43b4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7cea45bb1344facade884d6f7a500a7.psmdcp" Id="Rb6caccc63b304b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998cf02117364e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc30c47fb52344719bf747382444b72f.psmdcp" Id="R22e5405c7cc545f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>