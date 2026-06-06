--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998cf02117364e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc30c47fb52344719bf747382444b72f.psmdcp" Id="R22e5405c7cc545f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc76fa7ac244bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d9ed6a48224422eae8c1fd50dd109a2.psmdcp" Id="R426e0ff4f82b4f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>