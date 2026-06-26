--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc76fa7ac244bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d9ed6a48224422eae8c1fd50dd109a2.psmdcp" Id="R426e0ff4f82b4f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e349c13982a4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eb7ef0497d7440c81cc2004889fa698.psmdcp" Id="Re376e9364c39427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>