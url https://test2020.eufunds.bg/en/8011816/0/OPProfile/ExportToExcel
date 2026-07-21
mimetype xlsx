--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e349c13982a4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eb7ef0497d7440c81cc2004889fa698.psmdcp" Id="Re376e9364c39427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f010d9402b4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6be5c29932e94ae2a954016550635512.psmdcp" Id="R7db7004171eb40c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>