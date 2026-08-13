--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f010d9402b4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6be5c29932e94ae2a954016550635512.psmdcp" Id="R7db7004171eb40c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b87ea612edc4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0579a03150b14137a663197e4c38a0e4.psmdcp" Id="R0d8fcc5c975e4d25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>