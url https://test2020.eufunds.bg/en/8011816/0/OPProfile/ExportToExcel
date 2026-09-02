--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b87ea612edc4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0579a03150b14137a663197e4c38a0e4.psmdcp" Id="R0d8fcc5c975e4d25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a0cfc2dc9f4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/566bcf3633b340d0af5a92f20eae2fa6.psmdcp" Id="Rfa674b9d416d4aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>