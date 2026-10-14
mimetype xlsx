--- v2 (2026-08-13)
+++ v3 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b244e85ba7a4dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d92fcbebec724e45982510e632e16e57.psmdcp" Id="Rd1888832eb8949c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd317e03b56db4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bab65455c79941bead8b4984c0846dcf.psmdcp" Id="R4c234168d5ae47bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -825,60 +825,60 @@
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>13211904.81</x:v>
+        <x:v>13112416.1</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>7001969.81</x:v>
+        <x:v>7001481.1</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>532766.14</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>5677168.86</x:v>
+        <x:v>5578168.86</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
@@ -907,69 +907,69 @@
       </x:c>
       <x:c r="K9" s="9">
         <x:v>42.61</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>8.52</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
-        <x:v>4646914.71</x:v>
+        <x:v>4655949.71</x:v>
       </x:c>
       <x:c r="F10" s="9">
-        <x:v>3935497.34</x:v>
+        <x:v>3944532.35</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>696518.11</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>14899.26</x:v>
+        <x:v>14899.25</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>518045.97</x:v>
+        <x:v>518798.97</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>507146.56</x:v>
+        <x:v>507899.56</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>10899.41</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
         <x:v>4305236.14</x:v>
       </x:c>
       <x:c r="F11" s="9">
@@ -1194,72 +1194,72 @@
       </x:c>
       <x:c r="K16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
-        <x:v>1109288994.42</x:v>
+        <x:v>1109491378.68</x:v>
       </x:c>
       <x:c r="F17" s="9">
-        <x:v>1093852506.39</x:v>
+        <x:v>1093949459.07</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>14918711.59</x:v>
+        <x:v>14979541.15</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>517776.44</x:v>
+        <x:v>562378.46</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>274.57</x:v>
+        <x:v>274.61</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>634796.12</x:v>
+        <x:v>636330</x:v>
       </x:c>
       <x:c r="K17" s="9">
         <x:v>460971.13</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>173824.99</x:v>
+        <x:v>175358.87</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>0.16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G18" s="9">