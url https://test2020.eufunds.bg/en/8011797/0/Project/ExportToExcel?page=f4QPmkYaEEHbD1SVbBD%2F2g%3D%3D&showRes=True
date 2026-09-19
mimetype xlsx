--- v1 (2026-07-23)
+++ v2 (2026-09-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58607941eb94663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbcd85d59edf4fb38b7bdcb09260d9e8.psmdcp" Id="R23a4fd01cdaa47a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec93030e30348ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/682bb6d0fc0943c983be3733459990f2.psmdcp" Id="R5b2cbef225d94a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -2403,51 +2403,51 @@
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>1114.11</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>943.85</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>170.26</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>0</x:v>
+        <x:v>3001</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
@@ -3099,54 +3099,54 @@
       <x:c r="B47" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>33171.08</x:v>
+        <x:v>64877</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>33171.08</x:v>
+        <x:v>64877</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
         <x:v>101233.45</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
@@ -4847,51 +4847,51 @@
       <x:c r="E84" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J84" s="4">
         <x:v>102258.38</x:v>
       </x:c>
       <x:c r="K84" s="4">
         <x:v>51129.19</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>51129.19</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>0</x:v>
+        <x:v>1533.88</x:v>
       </x:c>
       <x:c r="N84" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
@@ -5120,57 +5120,57 @@
       <x:c r="B90" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>100000</x:v>
+        <x:v>511.29</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>1000</x:v>
+        <x:v>511.29</x:v>
       </x:c>
       <x:c r="L90" s="4">
-        <x:v>99000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N90" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">