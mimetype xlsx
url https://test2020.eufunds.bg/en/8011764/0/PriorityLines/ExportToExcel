--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a4b8c86c694d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87dcc2ef01884616b13e0ed88509c525.psmdcp" Id="R1fdc30fe3a154f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97cf064baf14e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6053d5696e0a4e0b98e3dc00800b0b12.psmdcp" Id="R30fbe71b65ef46c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>