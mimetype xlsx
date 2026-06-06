--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97cf064baf14e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6053d5696e0a4e0b98e3dc00800b0b12.psmdcp" Id="R30fbe71b65ef46c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c500955106477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4329b74a843f435fa7159a588d5c73e4.psmdcp" Id="R3bc12e1528e44527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>