--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c500955106477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4329b74a843f435fa7159a588d5c73e4.psmdcp" Id="R3bc12e1528e44527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf531008a8c8945da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/667e0cec43224060ae85da7031bd1ab2.psmdcp" Id="R4b0d89bb3f44489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>