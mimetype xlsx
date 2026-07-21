--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf531008a8c8945da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/667e0cec43224060ae85da7031bd1ab2.psmdcp" Id="R4b0d89bb3f44489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155ca3f5c2e84c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d99e90f058974e7293c3c835ab937dcd.psmdcp" Id="R0317989db2144309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>