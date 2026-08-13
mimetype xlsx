--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155ca3f5c2e84c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d99e90f058974e7293c3c835ab937dcd.psmdcp" Id="R0317989db2144309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46fb018674445f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d4a6eb4f7224ad893556ede90dd1882.psmdcp" Id="R48db47a29517452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>