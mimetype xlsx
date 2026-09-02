--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46fb018674445f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d4a6eb4f7224ad893556ede90dd1882.psmdcp" Id="R48db47a29517452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140762fb17764b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a55d0bb485f94a079a523ad7d4aaeccc.psmdcp" Id="R52ffee6f129140f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>