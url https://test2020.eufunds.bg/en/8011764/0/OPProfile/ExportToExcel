--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cda34ef6ec24fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41b0efa93f1c49d591deb32758c4ae4a.psmdcp" Id="R56c98127b39347b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937c5ca2619a4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4f82c7a9b73451d99a902931d7f144b.psmdcp" Id="R3d52f53b378d4abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>