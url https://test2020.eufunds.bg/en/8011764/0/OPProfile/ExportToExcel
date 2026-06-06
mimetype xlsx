--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937c5ca2619a4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4f82c7a9b73451d99a902931d7f144b.psmdcp" Id="R3d52f53b378d4abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865d66cd08ac44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0f34840919142f18957034ab7cb7949.psmdcp" Id="R704f6cba68ab4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>