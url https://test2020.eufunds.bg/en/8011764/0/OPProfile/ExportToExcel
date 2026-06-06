--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865d66cd08ac44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0f34840919142f18957034ab7cb7949.psmdcp" Id="R704f6cba68ab4158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537729ebfb3a4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c49b25cea8d646b5bec6bbe99ec190f6.psmdcp" Id="Ra7eccab5dbb34644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>