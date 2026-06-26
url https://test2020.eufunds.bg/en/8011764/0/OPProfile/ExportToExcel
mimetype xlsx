--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537729ebfb3a4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c49b25cea8d646b5bec6bbe99ec190f6.psmdcp" Id="Ra7eccab5dbb34644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b64a335ad864b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b5507c8a7814b049730702227011085.psmdcp" Id="R99cf1ea8f1a2456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>