--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b64a335ad864b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b5507c8a7814b049730702227011085.psmdcp" Id="R99cf1ea8f1a2456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bffd33064f6467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca5bd8b9c03749fd8ed686134d5ca768.psmdcp" Id="R0c3f7960bd3e4ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>