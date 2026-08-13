--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bffd33064f6467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca5bd8b9c03749fd8ed686134d5ca768.psmdcp" Id="R0c3f7960bd3e4ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec44f20c27e483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d40083651db1429b9bc42333377108ce.psmdcp" Id="R8d991ef738844227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>