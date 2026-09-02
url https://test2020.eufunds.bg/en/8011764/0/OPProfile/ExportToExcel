--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec44f20c27e483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d40083651db1429b9bc42333377108ce.psmdcp" Id="R8d991ef738844227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05e47bd60754f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad39d2d1affd43479b6325ca9b61e282.psmdcp" Id="Re635a57154b04d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>