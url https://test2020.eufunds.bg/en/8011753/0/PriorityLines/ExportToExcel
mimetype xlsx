--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f133b6c691f4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdd1364c6d90495eb0696c5a20cd8555.psmdcp" Id="Rab7766b57a0e4fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a557df01ce41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9916556770ab492bb42c4f1019215d2e.psmdcp" Id="R312bf2bb25734847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>