--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a557df01ce41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9916556770ab492bb42c4f1019215d2e.psmdcp" Id="R312bf2bb25734847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a1e11e62ea4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e888858703e4c568848f65fe8240af2.psmdcp" Id="Rb732c708f4a34757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>