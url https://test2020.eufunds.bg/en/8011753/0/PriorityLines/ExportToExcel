--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a1e11e62ea4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e888858703e4c568848f65fe8240af2.psmdcp" Id="Rb732c708f4a34757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27aed351604498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5da14880fd304a0cb3b0a391e35a0582.psmdcp" Id="R416cdb8ec89d4ae7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>