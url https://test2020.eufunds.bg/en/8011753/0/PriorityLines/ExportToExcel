--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27aed351604498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5da14880fd304a0cb3b0a391e35a0582.psmdcp" Id="R416cdb8ec89d4ae7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44b5dc8b9944a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdf17d703dce4793a6299893482e8565.psmdcp" Id="R71b4a6dbee9c481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>