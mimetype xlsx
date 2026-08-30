--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44b5dc8b9944a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdf17d703dce4793a6299893482e8565.psmdcp" Id="R71b4a6dbee9c481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea695c00594341df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91603b98b801437caba865d3cf410522.psmdcp" Id="R71c1891e8f3f4558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>