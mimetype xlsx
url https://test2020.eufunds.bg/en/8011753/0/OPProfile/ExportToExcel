--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76487211855948cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61d6a31e1278415bb0c86c8990d4a0ab.psmdcp" Id="R400cab26cc2944a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39df55b9058e44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6aa4d11170a14d8d8439c4e580c50eaa.psmdcp" Id="Re15d7a51c382477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>