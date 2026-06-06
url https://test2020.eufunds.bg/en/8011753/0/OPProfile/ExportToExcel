--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39df55b9058e44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6aa4d11170a14d8d8439c4e580c50eaa.psmdcp" Id="Re15d7a51c382477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree77c2d71095402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5eb899d4a9b47018efd4a4a5cb0ddc5.psmdcp" Id="R7f9df6fd26f9401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>