--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree77c2d71095402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5eb899d4a9b47018efd4a4a5cb0ddc5.psmdcp" Id="R7f9df6fd26f9401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdbf54f7a1245f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0600a0ce09fa4ae3b6dfb217e74a5329.psmdcp" Id="Rabd049cdd24d447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>