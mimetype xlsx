--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdbf54f7a1245f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0600a0ce09fa4ae3b6dfb217e74a5329.psmdcp" Id="Rabd049cdd24d447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262e8a1cdef3486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f21bf8d520f64bd797a7376fe2ddf636.psmdcp" Id="R1a048ca213014325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>