--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262e8a1cdef3486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f21bf8d520f64bd797a7376fe2ddf636.psmdcp" Id="R1a048ca213014325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067accb89d684b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6140b0531bfb4b6eac154bd1accf6b75.psmdcp" Id="R107406b96b1d4fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>