--- v0 (2026-05-17)
+++ v1 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f3f0a41faf4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95fdce10e0ac4710a56cf1ab2bd3f75d.psmdcp" Id="R7648d850ba304cfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf02804eb6704aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35af705f6927421e9ed8fb070a891009.psmdcp" Id="Rc73f1fb8b94f4273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -125,50 +125,68 @@
     <x:t>000695406 Ministry of Finance</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>ACM/ ministry</x:t>
   </x:si>
   <x:si>
     <x:t>Public</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Г. С. РАКОВСКИ № 102</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>ПВУ-10.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>C10.I11 Ensuring an adequate informational and administrative environment for the implementation of the Recovery and Resilience Plan</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK218591255 Municipality Croydan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Municipal administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, Община Кройдън, АМП Хауз, ет 8, Дингуол роуд Кройд, Община Кройдън, АМП Хауз, ет 8, Дингуол роуд Кройд</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВУ-10.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Ju</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information in the regions based on the latest update of the Grant contract</x:t>
   </x:si>
   <x:si>
     <x:t>The information about the actually paid project amounts is not related to the respective region, but is for the whole project. It is visible when accessing each individual project, and for all projects in the sample - when exporting the data.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
@@ -579,51 +597,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O29"/>
+  <x:dimension ref="A1:O30"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -833,90 +851,137 @@
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
         <x:v>7170516.7</x:v>
       </x:c>
       <x:c r="K22" s="4">
         <x:v>7049343.86</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>121172.84</x:v>
       </x:c>
       <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:15" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <x:c r="A24" s="0" t="s">
+    <x:row r="23" spans="1:15">
+      <x:c r="A23" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
-    </x:row>
+      <x:c r="C23" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D23" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E23" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F23" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G23" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H23" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="I23" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J23" s="4">
+        <x:v>6031000</x:v>
+      </x:c>
+      <x:c r="K23" s="4">
+        <x:v>6031000</x:v>
+      </x:c>
+      <x:c r="L23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N23" s="5">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O23" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:15">
+      <x:c r="A29" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A23:J23"/>
     <x:mergeCell ref="A24:J24"/>
     <x:mergeCell ref="A25:J25"/>
     <x:mergeCell ref="A26:J26"/>
     <x:mergeCell ref="A27:J27"/>
     <x:mergeCell ref="A28:J28"/>
+    <x:mergeCell ref="A29:J29"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>