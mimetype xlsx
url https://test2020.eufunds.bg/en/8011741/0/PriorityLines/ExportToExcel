--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65595d86c5f478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b637faaf3d084042bcff1ae381cc5830.psmdcp" Id="R41d414b702fe47c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06efc8f2dd1240ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec1b3ed354f3418380b6de946b87cdb5.psmdcp" Id="R002284d087fe49a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>