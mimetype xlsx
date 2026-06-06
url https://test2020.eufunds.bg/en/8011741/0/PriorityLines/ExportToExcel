--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06efc8f2dd1240ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec1b3ed354f3418380b6de946b87cdb5.psmdcp" Id="R002284d087fe49a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f69b133c0ab49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a80bee4f527f450f89bdb132dda2d946.psmdcp" Id="Rcad547cbe87f4a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>