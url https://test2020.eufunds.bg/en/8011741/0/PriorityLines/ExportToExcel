--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f69b133c0ab49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a80bee4f527f450f89bdb132dda2d946.psmdcp" Id="Rcad547cbe87f4a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581b192330cf4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15bbb08d4ebe4cafbab44e312ae7f6be.psmdcp" Id="R871495595b004110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -1100,72 +1100,72 @@
       </x:c>
       <x:c r="H14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B15" s="9">
-        <x:v>240191632.19</x:v>
+        <x:v>252191632.19</x:v>
       </x:c>
       <x:c r="C15" s="9">
-        <x:v>203132174.06</x:v>
+        <x:v>213132174.06</x:v>
       </x:c>
       <x:c r="D15" s="9">
-        <x:v>37059458.13</x:v>
+        <x:v>39059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
         <x:v>7170516.7</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:v>6225980.5</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>823363.36</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>121172.84</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>2.93</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>507760388.17</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>440388479.57</x:v>
       </x:c>
       <x:c r="D16" s="9">