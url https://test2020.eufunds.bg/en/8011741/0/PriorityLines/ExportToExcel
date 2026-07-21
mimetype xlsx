--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581b192330cf4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15bbb08d4ebe4cafbab44e312ae7f6be.psmdcp" Id="R871495595b004110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f45967700042a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc493ce5d5db483faa8ef1ec614e7e4d.psmdcp" Id="R29cfa82c92fa4105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>