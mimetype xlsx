--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f45967700042a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc493ce5d5db483faa8ef1ec614e7e4d.psmdcp" Id="R29cfa82c92fa4105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13e1b8d57484215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe6cadf5dc4249e283e0dd661f8b6e32.psmdcp" Id="R07c64f4b3cd94d68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>