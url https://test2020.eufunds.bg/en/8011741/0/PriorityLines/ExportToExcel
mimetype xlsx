--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13e1b8d57484215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe6cadf5dc4249e283e0dd661f8b6e32.psmdcp" Id="R07c64f4b3cd94d68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd709fd7414ed49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45337a72827d4c62b3b62b4adc2e153f.psmdcp" Id="Rc4793c5287b44516" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -1109,63 +1109,63 @@
       </x:c>
       <x:c r="K14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>252191632.19</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>213132174.06</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>39059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
-        <x:v>7170516.7</x:v>
+        <x:v>13201516.7</x:v>
       </x:c>
       <x:c r="F15" s="9">
-        <x:v>6225980.5</x:v>
+        <x:v>12225980.5</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>823363.36</x:v>
+        <x:v>854363.36</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>121172.84</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>2.8</x:v>
+        <x:v>5.19</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>507760388.17</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>440388479.57</x:v>
       </x:c>
       <x:c r="D16" s="9">