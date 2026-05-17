--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414cbf8c26a04693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf02141beb13440f872532c0a0a4a08d.psmdcp" Id="R88ecb50a501c49f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138664289f2e4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/846a9b893b0643b684a4e833c1773135.psmdcp" Id="R510e48666b834e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>