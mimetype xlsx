--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138664289f2e4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/846a9b893b0643b684a4e833c1773135.psmdcp" Id="R510e48666b834e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7407326db44f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5ef98057aa74a8480316e2c67787c57.psmdcp" Id="R4a2265bd550242f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>