--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7407326db44f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5ef98057aa74a8480316e2c67787c57.psmdcp" Id="R4a2265bd550242f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b7295479a043b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c378dfbad3d4803b645b3c5c170103d.psmdcp" Id="R5f264a544b6b418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>