--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b7295479a043b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c378dfbad3d4803b645b3c5c170103d.psmdcp" Id="R5f264a544b6b418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25dd595fc6aa43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ddf82ec12d34e92b092033f22dc4f6c.psmdcp" Id="R3d919c7a292842d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>