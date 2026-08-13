--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25dd595fc6aa43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ddf82ec12d34e92b092033f22dc4f6c.psmdcp" Id="R3d919c7a292842d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27fe65606fe405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73d3d8a372ee40d9a9fa350e091edfa6.psmdcp" Id="R0ea8568fa0dd4aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>