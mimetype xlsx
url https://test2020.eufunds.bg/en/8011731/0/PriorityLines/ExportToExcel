--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27fe65606fe405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73d3d8a372ee40d9a9fa350e091edfa6.psmdcp" Id="R0ea8568fa0dd4aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044b0dbb19c44cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb9b0484e1b64c0e8faae95411ec88a9.psmdcp" Id="Rf34f57f59e284ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>