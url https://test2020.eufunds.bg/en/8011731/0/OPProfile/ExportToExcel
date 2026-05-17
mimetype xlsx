--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52cecb4507f44857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecd81137ca00455e89719e71e6c0b81a.psmdcp" Id="R58ae39698343410a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bcf96bfeeb428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3636197401dd46ef821f1c0364375d27.psmdcp" Id="R7d8b366b129d4e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>