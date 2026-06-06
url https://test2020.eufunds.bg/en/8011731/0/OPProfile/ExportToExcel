--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bcf96bfeeb428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3636197401dd46ef821f1c0364375d27.psmdcp" Id="R7d8b366b129d4e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f771312ef049d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eed608a091544323964f5048035d0234.psmdcp" Id="Rf05ca13c8c2943de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>