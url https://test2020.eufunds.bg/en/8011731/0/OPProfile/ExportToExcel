--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f771312ef049d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eed608a091544323964f5048035d0234.psmdcp" Id="Rf05ca13c8c2943de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e925ae1a2e4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/624fa854b5a84fa18ffa490de9e8a9f9.psmdcp" Id="Rf6f97d332e6647a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>