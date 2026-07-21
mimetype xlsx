--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e925ae1a2e4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/624fa854b5a84fa18ffa490de9e8a9f9.psmdcp" Id="Rf6f97d332e6647a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red65f354fecb4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51dffeab5e204e62a183b091b1abcb2d.psmdcp" Id="R16774cdbfdd549db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>