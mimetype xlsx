--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red65f354fecb4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51dffeab5e204e62a183b091b1abcb2d.psmdcp" Id="R16774cdbfdd549db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da6fc2168664478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25b9cdff751241e0aa413684272edf2e.psmdcp" Id="R85896c80c49f43e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>