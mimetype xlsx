--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da6fc2168664478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25b9cdff751241e0aa413684272edf2e.psmdcp" Id="R85896c80c49f43e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf43019c3ff34e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f9e0c37a78f4567b3bb97b9983695c6.psmdcp" Id="R15a9f579d91b4459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>