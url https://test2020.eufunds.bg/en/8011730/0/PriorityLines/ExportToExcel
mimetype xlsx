--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2a94c0a972456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da5777a16a28431a8813954fa5a1584b.psmdcp" Id="Rde2cbc2518b04d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fa615e19244fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/628c3e4fc8c844c68d903a5256d3532b.psmdcp" Id="R0379943d3dfa4af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>