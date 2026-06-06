--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fa615e19244fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/628c3e4fc8c844c68d903a5256d3532b.psmdcp" Id="R0379943d3dfa4af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78d1f969369412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b21ed64c59d4484781b527e4900afafb.psmdcp" Id="R7b42aaf82258470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>