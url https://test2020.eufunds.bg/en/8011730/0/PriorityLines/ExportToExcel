--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78d1f969369412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b21ed64c59d4484781b527e4900afafb.psmdcp" Id="R7b42aaf82258470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d571b9ed15f4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2529bc4f757146d6ae34dcbe1b2f9e4a.psmdcp" Id="R17c0ea4bd53c47e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>