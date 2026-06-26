--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d571b9ed15f4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2529bc4f757146d6ae34dcbe1b2f9e4a.psmdcp" Id="R17c0ea4bd53c47e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b1084b1a164a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/daca9c9a42fc48dd90fff94cde819354.psmdcp" Id="R6df29148c419435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>