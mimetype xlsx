--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b1084b1a164a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/daca9c9a42fc48dd90fff94cde819354.psmdcp" Id="R6df29148c419435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c4a3dd1d344b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1226ac2fdef45d1a877e6c91ef64647.psmdcp" Id="R9575f7b418b34e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>