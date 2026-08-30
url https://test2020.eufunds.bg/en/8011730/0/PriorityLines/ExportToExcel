--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c4a3dd1d344b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1226ac2fdef45d1a877e6c91ef64647.psmdcp" Id="R9575f7b418b34e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5302925b724a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20c31fcc5b974782bcd0ee9c9427dcae.psmdcp" Id="R96aef1bb46644d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>