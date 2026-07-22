--- v0 (2026-05-27)
+++ v1 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793529777083409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea3870b93e024857bc2ac8220a78eddf.psmdcp" Id="R4ab6192a8ed64784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602787e129fa463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27f931f23df3461b9067b0504f41cca2.psmdcp" Id="Redff4f9e453a4754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -170,50 +170,59 @@
     <x:t>BG1846-1.008-0005</x:t>
   </x:si>
   <x:si>
     <x:t>aaa</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.008-0004</x:t>
   </x:si>
   <x:si>
     <x:t>176001209 1</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-2.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>App</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-2.018-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177130915 111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG1846-1.012-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>as</x:t>
   </x:si>
   <x:si>
     <x:t>1322</x:t>
   </x:si>
   <x:si>
     <x:t>Natural person</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Short form universal</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
     <x:t>176001209 123</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-2.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>123</x:t>
   </x:si>
@@ -1203,51 +1212,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O93"/>
+  <x:dimension ref="A1:O94"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -1656,2899 +1665,2946 @@
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I27" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="I27" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J27" s="4">
-        <x:v>150227.78</x:v>
+        <x:v>10225.84</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>150227.78</x:v>
+        <x:v>10225.84</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>200</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I28" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="I28" s="3" t="s">
+      <x:c r="J28" s="4">
+        <x:v>150227.78</x:v>
+      </x:c>
+      <x:c r="K28" s="4">
+        <x:v>150227.78</x:v>
+      </x:c>
+      <x:c r="L28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M28" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="N28" s="5">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="O28" s="3" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>4381539.99</x:v>
+        <x:v>296.04</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>3006114.07</x:v>
+        <x:v>296.04</x:v>
       </x:c>
       <x:c r="L29" s="4">
-        <x:v>1375425.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>-6626.86</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C30" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D30" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E30" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="F30" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G30" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C30" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D30" s="3" t="s">
+      <x:c r="H30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E30" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F30" s="3" t="s">
+      <x:c r="I30" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="G30" s="3" t="s">
+      <x:c r="J30" s="4">
+        <x:v>4381539.99</x:v>
+      </x:c>
+      <x:c r="K30" s="4">
+        <x:v>3006114.07</x:v>
+      </x:c>
+      <x:c r="L30" s="4">
+        <x:v>1375425.92</x:v>
+      </x:c>
+      <x:c r="M30" s="4">
+        <x:v>-6626.86</x:v>
+      </x:c>
+      <x:c r="N30" s="5">
         <x:v>50</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>3</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D31" s="3" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E31" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F31" s="3" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I31" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="I31" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J31" s="4">
-        <x:v>20707.32</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>20451.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L31" s="4">
-        <x:v>255.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>200</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H32" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="H32" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>15840.34</x:v>
+        <x:v>20707.32</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>14725.72</x:v>
+        <x:v>20451.67</x:v>
       </x:c>
       <x:c r="L32" s="4">
-        <x:v>1114.62</x:v>
+        <x:v>255.65</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>-511.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>20</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G33" s="3" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H33" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="G33" s="3" t="s">
+      <x:c r="I33" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="H33" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J33" s="4">
-        <x:v>9955.11</x:v>
+        <x:v>15840.34</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>8959.6</x:v>
+        <x:v>14725.72</x:v>
       </x:c>
       <x:c r="L33" s="4">
-        <x:v>995.51</x:v>
+        <x:v>1114.62</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>0</x:v>
+        <x:v>-511.29</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>100</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C34" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D34" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E34" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F34" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G34" s="3" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H34" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C34" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F34" s="3" t="s">
+      <x:c r="I34" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="G34" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H34" s="3" t="s">
+      <x:c r="J34" s="4">
+        <x:v>9955.11</x:v>
+      </x:c>
+      <x:c r="K34" s="4">
+        <x:v>8959.6</x:v>
+      </x:c>
+      <x:c r="L34" s="4">
+        <x:v>995.51</x:v>
+      </x:c>
+      <x:c r="M34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N34" s="5">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="O34" s="3" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>718876.37</x:v>
+        <x:v>946.91</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>591053.4</x:v>
+        <x:v>845.16</x:v>
       </x:c>
       <x:c r="L35" s="4">
-        <x:v>127822.97</x:v>
+        <x:v>101.75</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>0</x:v>
+        <x:v>503.72</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>50</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>7669.39</x:v>
+        <x:v>718876.37</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>6518.98</x:v>
+        <x:v>591053.4</x:v>
       </x:c>
       <x:c r="L36" s="4">
-        <x:v>1150.41</x:v>
+        <x:v>127822.97</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E37" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="F37" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G37" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H37" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="E37" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F37" s="3" t="s">
+      <x:c r="I37" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="J37" s="4">
+        <x:v>7669.39</x:v>
+      </x:c>
+      <x:c r="K37" s="4">
+        <x:v>6518.98</x:v>
+      </x:c>
+      <x:c r="L37" s="4">
+        <x:v>1150.41</x:v>
+      </x:c>
+      <x:c r="M37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N37" s="5">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="O37" s="3" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D38" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C38" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>22214.76</x:v>
+        <x:v>12782297.03</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>18632.71</x:v>
+        <x:v>10737129.51</x:v>
       </x:c>
       <x:c r="L38" s="4">
-        <x:v>3582.05</x:v>
+        <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>17385.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N38" s="5">
         <x:v>222</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>0</x:v>
+        <x:v>22214.76</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>0</x:v>
+        <x:v>18632.71</x:v>
       </x:c>
       <x:c r="L39" s="4">
-        <x:v>0</x:v>
+        <x:v>3582.05</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>0</x:v>
+        <x:v>17385.03</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>100</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>2556.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>2556.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>200</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>58363.97</x:v>
+        <x:v>2556.46</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>58363.97</x:v>
+        <x:v>2556.46</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>200</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C42" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D42" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E42" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F42" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G42" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H42" s="3" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="I42" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C42" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J42" s="4">
-        <x:v>535127.73</x:v>
+        <x:v>58363.97</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>453283.92</x:v>
+        <x:v>58363.97</x:v>
       </x:c>
       <x:c r="L42" s="4">
-        <x:v>81843.81</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>100</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D43" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E43" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F43" s="3" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="G43" s="3" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>132935.89</x:v>
+        <x:v>535127.73</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>132935.89</x:v>
+        <x:v>453283.92</x:v>
       </x:c>
       <x:c r="L43" s="4">
-        <x:v>0</x:v>
+        <x:v>81843.81</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>25053.31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>3</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>30375.85</x:v>
+        <x:v>132935.89</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>29741.85</x:v>
+        <x:v>132935.89</x:v>
       </x:c>
       <x:c r="L44" s="4">
-        <x:v>634</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>0</x:v>
+        <x:v>25053.31</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>75</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>0</x:v>
+        <x:v>30375.85</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>0</x:v>
+        <x:v>29741.85</x:v>
       </x:c>
       <x:c r="L45" s="4">
-        <x:v>0</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="M45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>222</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H46" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="H46" s="3" t="s">
+      <x:c r="I46" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="I46" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J46" s="4">
-        <x:v>2173.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>2173.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>5</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>0</x:v>
+        <x:v>2173.5</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>0</x:v>
+        <x:v>2173.5</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>5062.31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>5062.31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>50</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H49" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="H49" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>99701.9</x:v>
+        <x:v>5062.31</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>96122.86</x:v>
+        <x:v>5062.31</x:v>
       </x:c>
       <x:c r="L49" s="4">
-        <x:v>3579.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>-4524.93</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>50106.61</x:v>
+        <x:v>99701.9</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>50106.61</x:v>
+        <x:v>96122.86</x:v>
       </x:c>
       <x:c r="L50" s="4">
-        <x:v>0</x:v>
+        <x:v>3579.04</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>0</x:v>
+        <x:v>-4524.93</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>200</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="I51" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="I51" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J51" s="4">
-        <x:v>46016.27</x:v>
+        <x:v>50106.61</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>46016.27</x:v>
+        <x:v>50106.61</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>200</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>145718.18</x:v>
+        <x:v>46016.27</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>145718.18</x:v>
+        <x:v>46016.27</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N52" s="5">
         <x:v>200</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>40903.36</x:v>
+        <x:v>145718.18</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>40903.36</x:v>
+        <x:v>145718.18</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="5">
         <x:v>200</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>7669.38</x:v>
+        <x:v>40903.36</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>7669.38</x:v>
+        <x:v>40903.36</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>123</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>23460.11</x:v>
+        <x:v>7669.38</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>20373.43</x:v>
+        <x:v>7669.38</x:v>
       </x:c>
       <x:c r="L55" s="4">
-        <x:v>3086.68</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>100</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>0</x:v>
+        <x:v>23460.11</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>0</x:v>
+        <x:v>20373.43</x:v>
       </x:c>
       <x:c r="L56" s="4">
-        <x:v>0</x:v>
+        <x:v>3086.68</x:v>
       </x:c>
       <x:c r="M56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>100</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>4422.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>4422.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>9638.36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>200</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H58" s="3" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>2556.46</x:v>
+        <x:v>4422.67</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>2556.46</x:v>
+        <x:v>4422.67</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>0</x:v>
+        <x:v>9638.36</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>2</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D59" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E59" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F59" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C59" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>118171.32</x:v>
+        <x:v>2556.46</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>118171.32</x:v>
+        <x:v>2556.46</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>200</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>6902.45</x:v>
+        <x:v>118171.32</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>6135.51</x:v>
+        <x:v>118171.32</x:v>
       </x:c>
       <x:c r="L60" s="4">
-        <x:v>766.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>49</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>1664350.73</x:v>
+        <x:v>6902.45</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>1549180.67</x:v>
+        <x:v>6135.51</x:v>
       </x:c>
       <x:c r="L61" s="4">
-        <x:v>115170.06</x:v>
+        <x:v>766.94</x:v>
       </x:c>
       <x:c r="M61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E62" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F62" s="3" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="G62" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H62" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E62" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F62" s="3" t="s">
+      <x:c r="I62" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G62" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J62" s="4">
-        <x:v>10225.84</x:v>
+        <x:v>1664350.73</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>10225.84</x:v>
+        <x:v>1549180.67</x:v>
       </x:c>
       <x:c r="L62" s="4">
-        <x:v>0</x:v>
+        <x:v>115170.06</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G63" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H63" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G63" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H63" s="3" t="s">
+      <x:c r="I63" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="I63" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J63" s="4">
-        <x:v>8635.21</x:v>
+        <x:v>10225.84</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>4244.75</x:v>
+        <x:v>10225.84</x:v>
       </x:c>
       <x:c r="L63" s="4">
-        <x:v>4390.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>-1022.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>15</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>4345.98</x:v>
+        <x:v>8635.21</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>4345.98</x:v>
+        <x:v>4244.75</x:v>
       </x:c>
       <x:c r="L64" s="4">
-        <x:v>0</x:v>
+        <x:v>4390.46</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>-283.77</x:v>
+        <x:v>-1022.58</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>200</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>2147.42</x:v>
+        <x:v>4345.98</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>1883.72</x:v>
+        <x:v>4345.98</x:v>
       </x:c>
       <x:c r="L65" s="4">
-        <x:v>263.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>0</x:v>
+        <x:v>-283.77</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>50</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>766.94</x:v>
+        <x:v>2147.42</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>766.94</x:v>
+        <x:v>1883.72</x:v>
       </x:c>
       <x:c r="L66" s="4">
-        <x:v>0</x:v>
+        <x:v>263.7</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>170.26</x:v>
+        <x:v>766.94</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>170.26</x:v>
+        <x:v>766.94</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N67" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G68" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H68" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="G68" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H68" s="3" t="s">
+      <x:c r="I68" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="I68" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J68" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>170.26</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>170.26</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>89</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="G69" s="3" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H69" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="G69" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H69" s="3" t="s">
+      <x:c r="I69" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="I69" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J69" s="4">
-        <x:v>6651.91</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>2305.93</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="L69" s="4">
-        <x:v>4345.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>222</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H70" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="H70" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>40903.35</x:v>
+        <x:v>6651.91</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>36813.01</x:v>
+        <x:v>2305.93</x:v>
       </x:c>
       <x:c r="L70" s="4">
-        <x:v>4090.34</x:v>
+        <x:v>4345.98</x:v>
       </x:c>
       <x:c r="M70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>200</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>25564.6</x:v>
+        <x:v>40903.35</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>25564.6</x:v>
+        <x:v>36813.01</x:v>
       </x:c>
       <x:c r="L71" s="4">
-        <x:v>0</x:v>
+        <x:v>4090.34</x:v>
       </x:c>
       <x:c r="M71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>100</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G72" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H72" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="G72" s="3" t="s">
+      <x:c r="I72" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="H72" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J72" s="4">
-        <x:v>50066.73</x:v>
+        <x:v>25564.6</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>50066.73</x:v>
+        <x:v>25564.6</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>40</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C73" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D73" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E73" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F73" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G73" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C73" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D73" s="3" t="s">
+      <x:c r="H73" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E73" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F73" s="3" t="s">
+      <x:c r="I73" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="G73" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J73" s="4">
-        <x:v>0</x:v>
+        <x:v>50066.73</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>0</x:v>
+        <x:v>50066.73</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>200</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>2045.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>2045.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>4601.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>40</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>6391.15</x:v>
+        <x:v>2045.17</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>6391.15</x:v>
+        <x:v>2045.17</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>0</x:v>
+        <x:v>4601.63</x:v>
       </x:c>
       <x:c r="N75" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>12782.3</x:v>
+        <x:v>6391.15</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>11759.72</x:v>
+        <x:v>6391.15</x:v>
       </x:c>
       <x:c r="L76" s="4">
-        <x:v>1022.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>100</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>12782.31</x:v>
+        <x:v>12782.3</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>12782.31</x:v>
+        <x:v>11759.72</x:v>
       </x:c>
       <x:c r="L77" s="4">
-        <x:v>0</x:v>
+        <x:v>1022.58</x:v>
       </x:c>
       <x:c r="M77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" s="5">
         <x:v>100</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="I78" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="I78" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J78" s="4">
-        <x:v>879933.33</x:v>
+        <x:v>12782.31</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>841075.15</x:v>
+        <x:v>12782.31</x:v>
       </x:c>
       <x:c r="L78" s="4">
-        <x:v>38858.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>199</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H79" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="H79" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I79" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>2045.17</x:v>
+        <x:v>879933.33</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>2045.17</x:v>
+        <x:v>841075.15</x:v>
       </x:c>
       <x:c r="L79" s="4">
-        <x:v>0</x:v>
+        <x:v>38858.18</x:v>
       </x:c>
       <x:c r="M79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C80" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D80" s="3" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E80" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F80" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C80" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F80" s="3" t="s">
+      <x:c r="G80" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="G80" s="3" t="s">
+      <x:c r="H80" s="3" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>2045.17</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>2045.17</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>1</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>76693.79</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>76693.79</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="G82" s="3" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H82" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="G82" s="3" t="s">
+      <x:c r="I82" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="H82" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J82" s="4">
-        <x:v>4985.09</x:v>
+        <x:v>76693.79</x:v>
       </x:c>
       <x:c r="K82" s="4">
-        <x:v>4985.09</x:v>
+        <x:v>76693.79</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="5">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C83" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D83" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E83" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F83" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C83" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F83" s="3" t="s">
+      <x:c r="G83" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="G83" s="3" t="s">
+      <x:c r="H83" s="3" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J83" s="4">
-        <x:v>4942.14</x:v>
+        <x:v>4985.09</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>4942.14</x:v>
+        <x:v>4985.09</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N83" s="5">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C84" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D84" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E84" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F84" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C84" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F84" s="3" t="s">
+      <x:c r="G84" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="G84" s="3" t="s">
+      <x:c r="H84" s="3" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J84" s="4">
-        <x:v>1533.87</x:v>
+        <x:v>4942.14</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>1533.87</x:v>
+        <x:v>4942.14</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C85" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D85" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E85" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F85" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C85" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F85" s="3" t="s">
+      <x:c r="G85" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="G85" s="3" t="s">
+      <x:c r="H85" s="3" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J85" s="4">
         <x:v>1533.87</x:v>
       </x:c>
       <x:c r="K85" s="4">
         <x:v>1533.87</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="G86" s="3" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J86" s="4">
+        <x:v>1533.87</x:v>
+      </x:c>
+      <x:c r="K86" s="4">
+        <x:v>1533.87</x:v>
+      </x:c>
+      <x:c r="L86" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M86" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N86" s="5">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="O86" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:15">
+      <x:c r="A87" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B87" s="3" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C87" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D87" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E87" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F87" s="3" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="G87" s="3" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H87" s="3" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="I87" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J87" s="4">
         <x:v>2300.81</x:v>
       </x:c>
-      <x:c r="K86" s="4">
+      <x:c r="K87" s="4">
         <x:v>2300.81</x:v>
       </x:c>
-      <x:c r="L86" s="4">
-[...5 lines deleted...]
-      <x:c r="N86" s="5">
+      <x:c r="L87" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M87" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N87" s="5">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="O86" s="3" t="s">
-[...8 lines deleted...]
-    </x:row>
+      <x:c r="O87" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:15">
+      <x:c r="A93" s="0" t="s">
+        <x:v>254</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A87:J87"/>
     <x:mergeCell ref="A88:J88"/>
     <x:mergeCell ref="A89:J89"/>
     <x:mergeCell ref="A90:J90"/>
     <x:mergeCell ref="A91:J91"/>
     <x:mergeCell ref="A92:J92"/>
+    <x:mergeCell ref="A93:J93"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>