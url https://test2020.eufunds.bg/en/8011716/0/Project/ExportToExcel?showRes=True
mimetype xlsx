--- v1 (2026-07-22)
+++ v2 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602787e129fa463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27f931f23df3461b9067b0504f41cca2.psmdcp" Id="Redff4f9e453a4754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c3f17a5f358496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85882c506b024721bcfc4f21de323d18.psmdcp" Id="R758e80e727984bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>