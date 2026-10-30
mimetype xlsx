--- v2 (2026-09-13)
+++ v3 (2026-10-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06415b6fb4fe47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81fedf5624b54a718ce6d0dfa47d5162.psmdcp" Id="R035bdd4a0c8d459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bf18c7c5f841f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29c7d463020a432890a82b1913f9248d.psmdcp" Id="Rd38e57f0641646b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -2905,66 +2905,66 @@
       <x:c r="B53" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>145718.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>145718.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="5">
         <x:v>200</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">