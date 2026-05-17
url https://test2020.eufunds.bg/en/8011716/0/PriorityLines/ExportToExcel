--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73a056229e64ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce401ac407e04beeaf5607107f1ab29f.psmdcp" Id="Re5b0bd0388264fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3dad2db36d8441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e23345cd40b543a380a2f0048e3bec40.psmdcp" Id="R7befc52948584bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>