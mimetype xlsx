--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3dad2db36d8441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e23345cd40b543a380a2f0048e3bec40.psmdcp" Id="R7befc52948584bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R059b67b3b2414242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a8d961d8d7149ba90e60c42cb24c2c4.psmdcp" Id="R55c033b4cbc942ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>