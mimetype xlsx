--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R059b67b3b2414242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a8d961d8d7149ba90e60c42cb24c2c4.psmdcp" Id="R55c033b4cbc942ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6aed56056c340c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec67aa93733a4756aef222495ebdc88c.psmdcp" Id="Rffd52bfc08564825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>