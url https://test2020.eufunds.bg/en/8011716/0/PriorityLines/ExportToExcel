--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6aed56056c340c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec67aa93733a4756aef222495ebdc88c.psmdcp" Id="Rffd52bfc08564825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2fbeeafd5d4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ff8551b97754ed996d1fdd26d2cc03c.psmdcp" Id="R44c630b1caba4781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -713,63 +713,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>63623627.82</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>43124018.96</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>20499608.86</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>7550474.7</x:v>
+        <x:v>7560700.54</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>4883153.36</x:v>
+        <x:v>4893358.75</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>999275.16</x:v>
+        <x:v>999295.61</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>1668046.18</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>9.25</x:v>
+        <x:v>9.26</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>33689.01</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>28410.36</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>5278.65</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>218321.63</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>185573.39</x:v>
       </x:c>
       <x:c r="D7" s="9">