--- v4 (2026-07-22)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2fbeeafd5d4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ff8551b97754ed996d1fdd26d2cc03c.psmdcp" Id="R44c630b1caba4781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a53539b1c542a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8f0c51590464f89894bad37aa405657.psmdcp" Id="R84d174bfd09748d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>