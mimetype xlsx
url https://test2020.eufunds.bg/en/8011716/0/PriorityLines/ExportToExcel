--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a53539b1c542a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8f0c51590464f89894bad37aa405657.psmdcp" Id="R84d174bfd09748d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb131d97ed547e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b1fddc86c094ab585844942608663c8.psmdcp" Id="R87455e75a0ef43f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>