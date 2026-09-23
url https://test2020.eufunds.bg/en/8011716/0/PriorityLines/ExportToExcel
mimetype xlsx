--- v6 (2026-09-02)
+++ v7 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb131d97ed547e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b1fddc86c094ab585844942608663c8.psmdcp" Id="R87455e75a0ef43f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0b3abad0024d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bae4bfe14f8b4a6bbdda2908242b2067.psmdcp" Id="R71e32afc0a8b4fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>