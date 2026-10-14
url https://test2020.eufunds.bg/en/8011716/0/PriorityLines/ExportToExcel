--- v7 (2026-09-23)
+++ v8 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0b3abad0024d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bae4bfe14f8b4a6bbdda2908242b2067.psmdcp" Id="R71e32afc0a8b4fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b6c6a859b042d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0457bffeea8c41a0977286265ea17643.psmdcp" Id="Rfb3ad921ebdb4cb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -754,63 +754,63 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>28410.36</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>5278.65</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>218321.63</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>185573.39</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>32748.24</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>2025202.1</x:v>
+        <x:v>1879483.92</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>1607421.26</x:v>
+        <x:v>1483560.81</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>318607.6</x:v>
+        <x:v>296749.87</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>99173.24</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>882.2</x:v>
+        <x:v>815.45</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>25053.31</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>21295.31</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>3758</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>11.48</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>145547988.84</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>119546177.33</x:v>
       </x:c>
       <x:c r="D8" s="9">