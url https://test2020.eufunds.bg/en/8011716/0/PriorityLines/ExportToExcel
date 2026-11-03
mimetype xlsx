--- v8 (2026-10-14)
+++ v9 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b6c6a859b042d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0457bffeea8c41a0977286265ea17643.psmdcp" Id="Rfb3ad921ebdb4cb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d1bd3f790b4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cb321dbb9654e95becfcdec4c2b0402.psmdcp" Id="Rc642d0450ec94d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>