--- v0 (2026-04-26)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ee887cebb24f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c3f15aa94d0457a8b77d0ac723ea9d6.psmdcp" Id="R06066169b9684d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7bed6b6284a4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9b7c658344c4c0f9df9ddcf04e94c34.psmdcp" Id="Rc06132ed669c42ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>