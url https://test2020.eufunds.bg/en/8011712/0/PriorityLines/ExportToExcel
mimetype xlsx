--- v1 (2026-06-05)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7bed6b6284a4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9b7c658344c4c0f9df9ddcf04e94c34.psmdcp" Id="Rc06132ed669c42ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362059414d214a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/181f401fc9fd45d28f6aced58f033a0f.psmdcp" Id="Rf482d217b30342fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>