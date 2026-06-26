--- v2 (2026-06-26)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362059414d214a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/181f401fc9fd45d28f6aced58f033a0f.psmdcp" Id="Rf482d217b30342fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e2390ba61541a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/726545aaf07943579804c6dcad14b21a.psmdcp" Id="R2663f48f687a4106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>