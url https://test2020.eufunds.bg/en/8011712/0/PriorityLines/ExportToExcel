--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e2390ba61541a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/726545aaf07943579804c6dcad14b21a.psmdcp" Id="R2663f48f687a4106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22bc9b67683f41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3d7e417b88f430d9ce20f159d785b02.psmdcp" Id="R98df643ae8ba4218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>