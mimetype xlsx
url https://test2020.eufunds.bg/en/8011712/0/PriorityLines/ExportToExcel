--- v4 (2026-07-22)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22bc9b67683f41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3d7e417b88f430d9ce20f159d785b02.psmdcp" Id="R98df643ae8ba4218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f4457d76a84cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07eaf7ecb3f541dda6ec30afe6308f54.psmdcp" Id="R3bb4bfd485a14486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>