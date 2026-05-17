--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508c178533db4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/457a51b40e0746d68b18f9fb006487f1.psmdcp" Id="Ra0fec291e7a14823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra618e86d58b645c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7531a848541449818a0421080a0eb683.psmdcp" Id="R4d1ac84752a74fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>