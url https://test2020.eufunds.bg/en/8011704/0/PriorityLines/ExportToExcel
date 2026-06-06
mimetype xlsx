--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra618e86d58b645c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7531a848541449818a0421080a0eb683.psmdcp" Id="R4d1ac84752a74fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12dd8249b0394a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/228fbd1b62da4f5b8ebc829041c3d1dd.psmdcp" Id="R5c4e0e5e522f4543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>