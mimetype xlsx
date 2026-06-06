--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12dd8249b0394a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/228fbd1b62da4f5b8ebc829041c3d1dd.psmdcp" Id="R5c4e0e5e522f4543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e965ee29dc4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22a156b4da3a4e40a7fea88dff8f183e.psmdcp" Id="R5b8943be81b54e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>