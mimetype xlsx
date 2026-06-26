--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e965ee29dc4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22a156b4da3a4e40a7fea88dff8f183e.psmdcp" Id="R5b8943be81b54e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0464cefa84c54b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2aabe862630742a8a23b2de5a452a99e.psmdcp" Id="Racab4bea273943da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>