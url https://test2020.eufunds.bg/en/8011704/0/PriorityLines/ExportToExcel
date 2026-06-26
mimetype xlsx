--- v4 (2026-06-26)
+++ v5 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0464cefa84c54b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2aabe862630742a8a23b2de5a452a99e.psmdcp" Id="Racab4bea273943da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58071e7e489e47ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3aa27f8eeb5a40158973c70c05f1571a.psmdcp" Id="Rff7bd8a09c074e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>