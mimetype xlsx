--- v5 (2026-06-26)
+++ v6 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58071e7e489e47ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3aa27f8eeb5a40158973c70c05f1571a.psmdcp" Id="Rff7bd8a09c074e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57385ff7dd41455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6361cf6ac0e14dbbad0d69ed51ef7341.psmdcp" Id="R9f0d969e1ca6465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>