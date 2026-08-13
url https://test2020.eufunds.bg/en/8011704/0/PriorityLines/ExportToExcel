--- v6 (2026-07-21)
+++ v7 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57385ff7dd41455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6361cf6ac0e14dbbad0d69ed51ef7341.psmdcp" Id="R9f0d969e1ca6465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa6095f96d64713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cdfb90252544ccc940c88317c6dad39.psmdcp" Id="Rcdc62429fcd44325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>