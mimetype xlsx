--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa6095f96d64713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cdfb90252544ccc940c88317c6dad39.psmdcp" Id="Rcdc62429fcd44325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e006cb8c174446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/253fde26111643d281a35d5bfceb6b0a.psmdcp" Id="Rab3aea638e964dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>