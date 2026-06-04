--- v0 (2026-05-15)
+++ v1 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3dd7b484b4c4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2362afef7d524a5dac38ee05191759af.psmdcp" Id="R410fa41bd2114fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa73616ef3b4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7074984cde14aa38780ce3f333ed490.psmdcp" Id="R0a76758c8fd74109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>