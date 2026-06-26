--- v1 (2026-06-04)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa73616ef3b4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7074984cde14aa38780ce3f333ed490.psmdcp" Id="R0a76758c8fd74109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efa1f9ccbe3471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e316dfbf115341b1af2301d831ca7820.psmdcp" Id="R223f4cc5acc446ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>