--- v2 (2026-06-26)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efa1f9ccbe3471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e316dfbf115341b1af2301d831ca7820.psmdcp" Id="R223f4cc5acc446ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R755ec3ce2c494922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dffe1ff6c02434e9aeaef81b77f7098.psmdcp" Id="Rdbe0f3751e364593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>