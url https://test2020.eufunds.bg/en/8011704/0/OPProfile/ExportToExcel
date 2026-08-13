--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R755ec3ce2c494922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dffe1ff6c02434e9aeaef81b77f7098.psmdcp" Id="Rdbe0f3751e364593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4e2553506944b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cffade0953f48dda24c3bd0c48b9bf3.psmdcp" Id="R0e9d2c873c1f4c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>