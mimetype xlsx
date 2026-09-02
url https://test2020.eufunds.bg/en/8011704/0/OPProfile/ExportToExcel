--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4e2553506944b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cffade0953f48dda24c3bd0c48b9bf3.psmdcp" Id="R0e9d2c873c1f4c4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c7552f99d140da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36b84fc603cc4f9fb1446d17e7a2b08e.psmdcp" Id="R6347905641134f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>