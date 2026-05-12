--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra09a745936dd4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04d2a91e1e1742e8af7f6fbf55853305.psmdcp" Id="R8045dd33444b4b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9701bbdd817d4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83a41b3d4e0e4bf897ed3c8fa5569fbf.psmdcp" Id="R996aa62b6f714a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>