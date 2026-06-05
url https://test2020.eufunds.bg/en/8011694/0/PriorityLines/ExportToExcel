--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9701bbdd817d4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83a41b3d4e0e4bf897ed3c8fa5569fbf.psmdcp" Id="R996aa62b6f714a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a58da064bc4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aed969e359424830873cb3036a968c20.psmdcp" Id="R5eda5c3565bc4603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>