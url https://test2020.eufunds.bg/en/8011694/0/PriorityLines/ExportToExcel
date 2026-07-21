--- v2 (2026-06-05)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a58da064bc4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aed969e359424830873cb3036a968c20.psmdcp" Id="R5eda5c3565bc4603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90409f958c641fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e720ac604825432bb8b985e317bc0b45.psmdcp" Id="Rb701c82ffe9b48ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>