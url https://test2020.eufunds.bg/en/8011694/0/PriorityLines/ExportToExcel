--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90409f958c641fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e720ac604825432bb8b985e317bc0b45.psmdcp" Id="Rb701c82ffe9b48ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4d3735a7884863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d6d87e7a1d34547933e6bf2189ab0c5.psmdcp" Id="Rf6ca4ca950f44cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>