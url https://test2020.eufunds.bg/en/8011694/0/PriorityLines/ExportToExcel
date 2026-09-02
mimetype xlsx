--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4d3735a7884863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d6d87e7a1d34547933e6bf2189ab0c5.psmdcp" Id="Rf6ca4ca950f44cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4301bf3e5a42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5ad541e08a64039ac5a0f5912c4bdee.psmdcp" Id="R54d0c53603d24994" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>