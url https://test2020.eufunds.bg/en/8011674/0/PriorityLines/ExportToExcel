--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1aa67d375fb450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e8ef7e87d16448884668a65235574ed.psmdcp" Id="R330fe7fa78c24f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636f3640007a44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17420f604637412ba2e1d96731ce1f41.psmdcp" Id="Re8611a2728a44522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>