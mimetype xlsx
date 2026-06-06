--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636f3640007a44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17420f604637412ba2e1d96731ce1f41.psmdcp" Id="Re8611a2728a44522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1008628f90bd42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2abf2b01b284a809d7bc8766e1a61b7.psmdcp" Id="R13a387aab9f34c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>