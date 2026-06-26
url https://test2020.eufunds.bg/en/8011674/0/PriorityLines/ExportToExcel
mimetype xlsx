--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1008628f90bd42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2abf2b01b284a809d7bc8766e1a61b7.psmdcp" Id="R13a387aab9f34c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419623039cd843a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/173f54a5dca8404cb96e64e62f743cb2.psmdcp" Id="R069c127401c148ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>