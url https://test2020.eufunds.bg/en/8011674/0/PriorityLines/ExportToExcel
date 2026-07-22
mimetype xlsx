--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419623039cd843a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/173f54a5dca8404cb96e64e62f743cb2.psmdcp" Id="R069c127401c148ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65b446cdd7c43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71c3c0b50b444847887aef696d616cc7.psmdcp" Id="R2330798eef5f40e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>