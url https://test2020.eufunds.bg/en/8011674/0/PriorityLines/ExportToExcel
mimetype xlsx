--- v4 (2026-07-22)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65b446cdd7c43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71c3c0b50b444847887aef696d616cc7.psmdcp" Id="R2330798eef5f40e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3323ce18fe884c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/244884e4e012400a89e1bc1255d2dba5.psmdcp" Id="R739acc878d454e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>