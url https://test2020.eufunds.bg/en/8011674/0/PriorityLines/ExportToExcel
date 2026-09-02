--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3323ce18fe884c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/244884e4e012400a89e1bc1255d2dba5.psmdcp" Id="R739acc878d454e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe89a4708af048b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5b53e320904430ea6d5708eae951f7a.psmdcp" Id="R13cd1eb3d6f84df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>