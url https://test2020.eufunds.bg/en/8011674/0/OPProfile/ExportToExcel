--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5d619e477e40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58d59d3ca71b40f0aa2e0056a3531367.psmdcp" Id="R095e3a52088649ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22275f6beec4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b0135edf46c4f44bb123bff8a8ea252.psmdcp" Id="R89531c14b9384b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>