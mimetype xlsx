--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22275f6beec4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b0135edf46c4f44bb123bff8a8ea252.psmdcp" Id="R89531c14b9384b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231ba888c7324264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa6e10aa89d1404e86726d83d00d2c23.psmdcp" Id="Rdc4e5a9bf38c40aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>