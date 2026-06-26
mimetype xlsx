--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231ba888c7324264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa6e10aa89d1404e86726d83d00d2c23.psmdcp" Id="Rdc4e5a9bf38c40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df4aca7fbb84825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51afe49286194ca28cdfe9380bc84ad2.psmdcp" Id="R10ff7a585b484000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>