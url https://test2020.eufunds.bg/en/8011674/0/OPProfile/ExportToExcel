--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df4aca7fbb84825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51afe49286194ca28cdfe9380bc84ad2.psmdcp" Id="R10ff7a585b484000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f08e1ec035484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7d4eedadd344ee481c31d99838f0eaa.psmdcp" Id="Ra908b8e1526d439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>