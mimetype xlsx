--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f08e1ec035484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7d4eedadd344ee481c31d99838f0eaa.psmdcp" Id="Ra908b8e1526d439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d7d9dc65eb4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6474c65bf3b4fec8437ed023a16f02c.psmdcp" Id="Rb15b7c42a7f64441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>