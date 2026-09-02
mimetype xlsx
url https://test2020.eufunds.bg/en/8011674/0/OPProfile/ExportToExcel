--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d7d9dc65eb4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6474c65bf3b4fec8437ed023a16f02c.psmdcp" Id="Rb15b7c42a7f64441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8af51b1cc7448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7111975c78b14edea75463baaa79b3e7.psmdcp" Id="Rcb6f8fd0f9c44d68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>