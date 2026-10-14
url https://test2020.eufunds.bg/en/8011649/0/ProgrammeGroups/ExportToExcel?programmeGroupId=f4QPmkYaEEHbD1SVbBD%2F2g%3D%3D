--- v2 (2026-08-13)
+++ v3 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa972cd97e249a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c21fb9e492943f58a5b39a7ba84b86d.psmdcp" Id="R2099607900fb4bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re287a28cacfd4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7abc9f302d0f483e9767432ec265f2d2.psmdcp" Id="R35e8b372e2f74a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -1113,142 +1113,142 @@
       </x:c>
       <x:c r="M13" s="9">
         <x:v>-511.29</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>209389938.29</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>162855769.68</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>46534168.61</x:v>
       </x:c>
       <x:c r="E14" s="10">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F14" s="10">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G14" s="9">
-        <x:v>22390414.43</x:v>
+        <x:v>22244696.25</x:v>
       </x:c>
       <x:c r="H14" s="9">
-        <x:v>18574445.44</x:v>
+        <x:v>18428727.26</x:v>
       </x:c>
       <x:c r="I14" s="9">
-        <x:v>8.87</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>13016692.02</x:v>
+        <x:v>12892831.57</x:v>
       </x:c>
       <x:c r="K14" s="9">
         <x:v>69777.21</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M14" s="9">
         <x:v>55846.61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>7953091505.88</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>7016435630.89</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>936655874.99</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F15" s="10">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>7170516.7</x:v>
+        <x:v>13201516.7</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>7049343.86</x:v>
+        <x:v>13080343.86</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>0.09</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>6225980.5</x:v>
+        <x:v>12225980.5</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="11" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>8366796269.48</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>7353681642.12</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>1013114627.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F16" s="10">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>60802502.11</x:v>
+        <x:v>66687783.93</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>56331301.07</x:v>
+        <x:v>62216582.89</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>0.67</x:v>
+        <x:v>0.74</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>44030612.08</x:v>
+        <x:v>49906751.63</x:v>
       </x:c>
       <x:c r="K16" s="9">
         <x:v>124831.58</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>101358.36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>26</x:v>