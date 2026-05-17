--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675fcf67be7f4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ea6a48551674fb987cd791812f11396.psmdcp" Id="R4bf3ddc8862749bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6530a18b44d54803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/901a2663a57d4df8a2a3c4d49c7ad431.psmdcp" Id="R27e9600c548d4f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>