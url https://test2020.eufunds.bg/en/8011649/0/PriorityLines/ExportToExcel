--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6530a18b44d54803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/901a2663a57d4df8a2a3c4d49c7ad431.psmdcp" Id="R27e9600c548d4f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f60f9a816bd41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65136410292043fabd8a72ee1bc9bf89.psmdcp" Id="Ra8460aaa2a784ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>