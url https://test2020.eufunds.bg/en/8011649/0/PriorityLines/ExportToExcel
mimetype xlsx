--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f60f9a816bd41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65136410292043fabd8a72ee1bc9bf89.psmdcp" Id="Ra8460aaa2a784ad3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c968f78daa24ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a49c2514124e4813ad07e412209f0753.psmdcp" Id="Rf92a01a2376e4ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>