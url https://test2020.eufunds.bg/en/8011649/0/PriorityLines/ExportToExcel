--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c968f78daa24ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a49c2514124e4813ad07e412209f0753.psmdcp" Id="Rf92a01a2376e4ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9055052f15c4839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07404325fa4d4a4099479e2f9c56fde9.psmdcp" Id="R095060e833f84119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>