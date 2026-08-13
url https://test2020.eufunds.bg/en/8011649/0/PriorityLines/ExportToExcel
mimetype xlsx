--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9055052f15c4839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07404325fa4d4a4099479e2f9c56fde9.psmdcp" Id="R095060e833f84119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83be7870f98a4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b61cfa458fbb4a47af9244d830148c61.psmdcp" Id="R75c6d24d840e4d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>