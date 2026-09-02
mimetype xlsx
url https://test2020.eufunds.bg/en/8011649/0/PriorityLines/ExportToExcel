--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83be7870f98a4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b61cfa458fbb4a47af9244d830148c61.psmdcp" Id="R75c6d24d840e4d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree41c6951b0d49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/944b2ebec66548dfa4177e2958920ac6.psmdcp" Id="R3aa99ff4e30b465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>