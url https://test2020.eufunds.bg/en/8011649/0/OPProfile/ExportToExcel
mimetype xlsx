--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1f1c9c5ec94f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5690f27cdabd4d83a65365196a8cd8eb.psmdcp" Id="Rb4ce12f57e1b405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeccd63a0f614f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aced9e8ec649482681f4bf5dd7bd2d3d.psmdcp" Id="R3a843491d35943ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>