--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeccd63a0f614f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aced9e8ec649482681f4bf5dd7bd2d3d.psmdcp" Id="R3a843491d35943ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd741ceada84143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1f7a256ac7b4f1bade09fddb7ae45be.psmdcp" Id="Rfea7dc8815f04c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>