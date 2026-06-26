--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd741ceada84143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1f7a256ac7b4f1bade09fddb7ae45be.psmdcp" Id="Rfea7dc8815f04c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebb7678bed249ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac4a40c64f3f469598ceadbdd31de8bc.psmdcp" Id="Re80a9b9d8a6c4c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>