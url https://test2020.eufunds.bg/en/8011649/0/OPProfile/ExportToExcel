--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebb7678bed249ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac4a40c64f3f469598ceadbdd31de8bc.psmdcp" Id="Re80a9b9d8a6c4c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d4b17cf0914503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4631346713634ef192538f0b3ca42ef7.psmdcp" Id="R72b1f02807f342c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>