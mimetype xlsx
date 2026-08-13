--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d4b17cf0914503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4631346713634ef192538f0b3ca42ef7.psmdcp" Id="R72b1f02807f342c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b130d51692441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de160758362147caa74b7783fd6160e3.psmdcp" Id="Reb55e0ad51ae47b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>