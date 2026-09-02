--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b130d51692441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de160758362147caa74b7783fd6160e3.psmdcp" Id="Reb55e0ad51ae47b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856a067cc0474454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36cc66350c33450c953389b5445d4c8b.psmdcp" Id="Rc7616e88419f42bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>