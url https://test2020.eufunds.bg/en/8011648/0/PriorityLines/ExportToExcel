--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e290d07304548a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59742ada8f4241fd80a579bf37f8b23e.psmdcp" Id="Rd5bd2cf1dba449b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0f0d34f05f46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fe2201509af421dabdfccc676c7dd90.psmdcp" Id="R37f05be890304a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>