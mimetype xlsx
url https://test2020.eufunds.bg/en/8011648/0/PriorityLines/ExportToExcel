--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0f0d34f05f46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fe2201509af421dabdfccc676c7dd90.psmdcp" Id="R37f05be890304a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c129e0805f425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba4be197c4484ce49ce56f6b0de19d6e.psmdcp" Id="R63b75dc40cc14213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>