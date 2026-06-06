--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c129e0805f425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba4be197c4484ce49ce56f6b0de19d6e.psmdcp" Id="R63b75dc40cc14213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb009f88266aa45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82afecdc517d4a07bf713dd089a7a548.psmdcp" Id="R471c116d8c10427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>