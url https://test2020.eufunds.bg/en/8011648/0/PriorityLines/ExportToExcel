--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb009f88266aa45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82afecdc517d4a07bf713dd089a7a548.psmdcp" Id="R471c116d8c10427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9043e549f2844d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a765dc711eb4085932edafc53d315b1.psmdcp" Id="Rbaf5304b6b244af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>