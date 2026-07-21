--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9043e549f2844d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a765dc711eb4085932edafc53d315b1.psmdcp" Id="Rbaf5304b6b244af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c82012e70c48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/909f446dae304e2e9683c61735f9a71d.psmdcp" Id="R82d9b36ada914e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>