--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c82012e70c48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/909f446dae304e2e9683c61735f9a71d.psmdcp" Id="R82d9b36ada914e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6efc1d3a82f042b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/757cf40197704777b65db213b0ac667e.psmdcp" Id="R105e63f4b92b433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>