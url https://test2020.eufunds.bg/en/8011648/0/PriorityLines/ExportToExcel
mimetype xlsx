--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6efc1d3a82f042b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/757cf40197704777b65db213b0ac667e.psmdcp" Id="R105e63f4b92b433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9279ad3fd0ce4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5313039ad2b4fbbb1853cc338e466b0.psmdcp" Id="R7723a656b8234c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>