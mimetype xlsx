--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a538dc67b1848e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d65b1375632c49d7bf0dd4c156da340b.psmdcp" Id="R791661a31f0e4e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615d5c2283b04b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/041b349d001b4c93a4090b7635b51b6e.psmdcp" Id="R16345cc65eda4358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>