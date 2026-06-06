--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615d5c2283b04b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/041b349d001b4c93a4090b7635b51b6e.psmdcp" Id="R16345cc65eda4358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c83313521d4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a610f7632ea74b75b7435c9eb704ec5d.psmdcp" Id="R41ff96bc1fd34e17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>