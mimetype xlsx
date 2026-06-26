--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c83313521d4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a610f7632ea74b75b7435c9eb704ec5d.psmdcp" Id="R41ff96bc1fd34e17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efd67283f274c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3aa97f98d4e4ab89728b65ee36052e5.psmdcp" Id="R05a5b10c2fb04332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>