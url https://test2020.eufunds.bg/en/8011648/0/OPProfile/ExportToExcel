--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efd67283f274c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3aa97f98d4e4ab89728b65ee36052e5.psmdcp" Id="R05a5b10c2fb04332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820513b07ca9421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/341bee0549f74e5ea1d2a647b3e77a43.psmdcp" Id="R9966d8fbd2104917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>