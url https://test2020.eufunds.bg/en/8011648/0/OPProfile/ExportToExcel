--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820513b07ca9421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/341bee0549f74e5ea1d2a647b3e77a43.psmdcp" Id="R9966d8fbd2104917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4e1047e78c4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfa8a821c6c2420083f1a12768898200.psmdcp" Id="R811cab668bd24fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>