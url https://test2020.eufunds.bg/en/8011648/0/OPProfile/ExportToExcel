--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4e1047e78c4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfa8a821c6c2420083f1a12768898200.psmdcp" Id="R811cab668bd24fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43788e5e2a044a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/623a247097864f7c99b4ddae4b925264.psmdcp" Id="R5b98a1ca6d7b4572" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>