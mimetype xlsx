--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7589964f2be142b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b5991f59cc84594943547ce5a01d996.psmdcp" Id="R5c4654d19cac4a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb6621861d6404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26e468cd966049099c7040c36deb4fa2.psmdcp" Id="Rc73ded8652484a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>