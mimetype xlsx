--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb6621861d6404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26e468cd966049099c7040c36deb4fa2.psmdcp" Id="Rc73ded8652484a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb922ea9e84244827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db7148a5b1bb4b1a9b8ec928fd11f818.psmdcp" Id="Rf91389b51e414d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>