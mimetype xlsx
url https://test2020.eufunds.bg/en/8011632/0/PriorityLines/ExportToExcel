--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb922ea9e84244827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db7148a5b1bb4b1a9b8ec928fd11f818.psmdcp" Id="Rf91389b51e414d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c8019452fe40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61e70cff04174f5abc05b15d6d0ba040.psmdcp" Id="Ra143c395bab74719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>