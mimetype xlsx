--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c8019452fe40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61e70cff04174f5abc05b15d6d0ba040.psmdcp" Id="Ra143c395bab74719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9656b12ab7704c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dca0f471c6e4a0abf1a64d32bf3aeb4.psmdcp" Id="Ra7b1931db0b145c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>