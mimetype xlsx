--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9656b12ab7704c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dca0f471c6e4a0abf1a64d32bf3aeb4.psmdcp" Id="Ra7b1931db0b145c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e288839af9f4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af6e59ce859f484c96077cab28475820.psmdcp" Id="Rdc1d32b39f4a4742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>