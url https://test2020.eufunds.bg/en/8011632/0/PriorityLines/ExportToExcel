--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e288839af9f4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af6e59ce859f484c96077cab28475820.psmdcp" Id="Rdc1d32b39f4a4742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef47065a0d64825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7dfdadac5ea442390bea316336398a5.psmdcp" Id="Rb50ca278c877413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>