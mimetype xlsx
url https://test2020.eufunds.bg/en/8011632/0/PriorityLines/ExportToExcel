--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef47065a0d64825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7dfdadac5ea442390bea316336398a5.psmdcp" Id="Rb50ca278c877413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f69573d74347aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/969b8988c1d84626b5d9cca2d2bf3ac0.psmdcp" Id="Rb90f2fa727914f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>