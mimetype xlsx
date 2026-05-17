--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5c90c21e854400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18d859512fdc483fa92efd4d83a4feaf.psmdcp" Id="Rb3cc3faabb5a4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f73f44d3484415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0703f4cd3d4a4f4a9b1a636a41731434.psmdcp" Id="R065f39f5f271402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>