--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f73f44d3484415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0703f4cd3d4a4f4a9b1a636a41731434.psmdcp" Id="R065f39f5f271402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd43fe2ea4114e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcfc384bfbf54122b623bfae0fcb125f.psmdcp" Id="R41591fdb24dc4e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>