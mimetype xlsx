--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd43fe2ea4114e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcfc384bfbf54122b623bfae0fcb125f.psmdcp" Id="R41591fdb24dc4e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2225505d682d453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db9dd05d7c1048a495fd8ec15795143b.psmdcp" Id="R6d1e5b94ce9f46d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>