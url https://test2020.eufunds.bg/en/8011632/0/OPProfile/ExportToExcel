--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2225505d682d453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db9dd05d7c1048a495fd8ec15795143b.psmdcp" Id="R6d1e5b94ce9f46d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410e8dd52266491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d39fd6c20bce492480bafd8d16ec1b29.psmdcp" Id="R1014ea398859410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>