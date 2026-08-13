--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410e8dd52266491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d39fd6c20bce492480bafd8d16ec1b29.psmdcp" Id="R1014ea398859410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4e3a6cbb1b4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b338033ab5e246cd8bf34ba604edbadd.psmdcp" Id="Rb0616ce7f4cd460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>