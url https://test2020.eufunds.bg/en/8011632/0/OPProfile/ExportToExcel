--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4e3a6cbb1b4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b338033ab5e246cd8bf34ba604edbadd.psmdcp" Id="Rb0616ce7f4cd460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb19d25c5efd4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f335294744b643f087e7d7748eae020e.psmdcp" Id="Rb6bdfce0ddce466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>