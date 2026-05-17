--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51bb65ff2b64074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dbf6c3d93b048babe96cac527ea10f5.psmdcp" Id="R61f4d30808d34998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150c03b6809b4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff235fc1fc314aa988a11e125a65a6d7.psmdcp" Id="Rb16bfed83c6a44b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>