--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150c03b6809b4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff235fc1fc314aa988a11e125a65a6d7.psmdcp" Id="Rb16bfed83c6a44b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491364242e3f45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf0993bb969742c79c5d5f40fd88fff3.psmdcp" Id="Rdc3576d6c7324fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>