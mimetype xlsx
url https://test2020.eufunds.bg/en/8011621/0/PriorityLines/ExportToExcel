--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491364242e3f45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf0993bb969742c79c5d5f40fd88fff3.psmdcp" Id="Rdc3576d6c7324fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6e1355f1fd4134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/133ebca38ea54aea96a21b607f44b6e6.psmdcp" Id="Rf54e5f6de60b4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>