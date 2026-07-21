--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6e1355f1fd4134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/133ebca38ea54aea96a21b607f44b6e6.psmdcp" Id="Rf54e5f6de60b4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce16fbe9b1c44e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64dbf8326a4c4545b49d0f3222cd8175.psmdcp" Id="R35438d11c6f44c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>