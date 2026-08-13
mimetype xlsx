--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce16fbe9b1c44e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64dbf8326a4c4545b49d0f3222cd8175.psmdcp" Id="R35438d11c6f44c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea2abba898b467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e24d84d104d049328c57097eef4e17c5.psmdcp" Id="Rc493cb1cbfcd458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>