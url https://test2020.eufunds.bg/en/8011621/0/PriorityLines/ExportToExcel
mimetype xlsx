--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea2abba898b467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e24d84d104d049328c57097eef4e17c5.psmdcp" Id="Rc493cb1cbfcd458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra32fc481c2fc4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5929a1cfdf2a4ded926588e35431cfe3.psmdcp" Id="R09067265d4db4061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>