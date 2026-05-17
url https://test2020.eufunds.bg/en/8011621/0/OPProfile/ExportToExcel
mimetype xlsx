--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f900ff27f6c4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2019afb1b92d4c4c902698222ccd70e8.psmdcp" Id="Rde6aa4528e7d4f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe3dbfc9b934b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1d941997109408c9ec709a17be26efb.psmdcp" Id="Rb5018ab0189247e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>