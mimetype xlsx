--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe3dbfc9b934b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1d941997109408c9ec709a17be26efb.psmdcp" Id="Rb5018ab0189247e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7564d62b9dfa4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f5f26a0fa9a4893914bcade7c0d8e96.psmdcp" Id="R09f56315f1264fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>