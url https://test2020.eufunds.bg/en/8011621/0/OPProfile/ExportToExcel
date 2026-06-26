--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7564d62b9dfa4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f5f26a0fa9a4893914bcade7c0d8e96.psmdcp" Id="R09f56315f1264fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e9643f5379c488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90aef2f720b340918637d5a87890a7ab.psmdcp" Id="R201c630d1fdd4496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>