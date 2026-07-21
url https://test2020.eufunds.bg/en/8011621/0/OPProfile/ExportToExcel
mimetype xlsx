--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e9643f5379c488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90aef2f720b340918637d5a87890a7ab.psmdcp" Id="R201c630d1fdd4496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb510711a16dc49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1e4a6fc1a6043dab4515f859c0d451a.psmdcp" Id="R598dae7654894174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>