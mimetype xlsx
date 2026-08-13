--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb510711a16dc49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1e4a6fc1a6043dab4515f859c0d451a.psmdcp" Id="R598dae7654894174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f98152c91e4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aff9b85f7c7646b2ae73194c42064c16.psmdcp" Id="Ra7a401518f6f4eac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>