--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f98152c91e4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aff9b85f7c7646b2ae73194c42064c16.psmdcp" Id="Ra7a401518f6f4eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e5650331d7479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5306970e3c80438ca650795753162260.psmdcp" Id="R1642445ddf2446df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>