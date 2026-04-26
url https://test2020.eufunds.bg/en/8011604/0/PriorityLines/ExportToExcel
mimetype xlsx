--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde20f3a84d04fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b00af9fb30b42c686ab342aa8431e43.psmdcp" Id="R76bfe75c36d54f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b338e5db6f4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da2e147a8d494dc8b7d3345f958efd02.psmdcp" Id="Rcf63e8f905874053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>