--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b338e5db6f4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da2e147a8d494dc8b7d3345f958efd02.psmdcp" Id="Rcf63e8f905874053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7845b2d7c6e54be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b1fa17a550a47b280c70cabd6120f48.psmdcp" Id="R8f260f5fd7834ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>