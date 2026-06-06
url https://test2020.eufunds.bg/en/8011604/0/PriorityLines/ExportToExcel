--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7845b2d7c6e54be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b1fa17a550a47b280c70cabd6120f48.psmdcp" Id="R8f260f5fd7834ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d3f07444fd41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d206f066389445cbbedf8e7d120bf7d.psmdcp" Id="Re15bc64cf4d84e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>