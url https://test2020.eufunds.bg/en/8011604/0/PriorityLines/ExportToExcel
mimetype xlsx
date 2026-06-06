--- v3 (2026-06-06)
+++ v4 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d3f07444fd41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d206f066389445cbbedf8e7d120bf7d.psmdcp" Id="Re15bc64cf4d84e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0250d50c910e4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7059c06db634a368b9f3e63f11a5d49.psmdcp" Id="R3a4c318db5f340ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>