--- v4 (2026-06-06)
+++ v5 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0250d50c910e4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7059c06db634a368b9f3e63f11a5d49.psmdcp" Id="R3a4c318db5f340ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb30f76c769414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c780258d8fbe4a09a9dd9859926990f3.psmdcp" Id="Rbe95dbc471b64cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>