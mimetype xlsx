--- v5 (2026-06-26)
+++ v6 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb30f76c769414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c780258d8fbe4a09a9dd9859926990f3.psmdcp" Id="Rbe95dbc471b64cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d7fed04e5f4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a1e592d3221470092822aa8dfbd3e8d.psmdcp" Id="R23325fdc0d724b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>