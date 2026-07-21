--- v6 (2026-06-26)
+++ v7 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d7fed04e5f4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a1e592d3221470092822aa8dfbd3e8d.psmdcp" Id="R23325fdc0d724b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f0255055ba4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6570ec76640b4bac85af8666fca2d3c1.psmdcp" Id="R538b3869bf254f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>