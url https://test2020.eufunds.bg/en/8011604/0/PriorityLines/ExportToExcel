--- v7 (2026-07-21)
+++ v8 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f0255055ba4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6570ec76640b4bac85af8666fca2d3c1.psmdcp" Id="R538b3869bf254f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a83c64898840ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f17d392db96a4e67914a55161a4a763c.psmdcp" Id="R6815cc4fbb194877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>