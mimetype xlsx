--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0f64de55434f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91ab9dea1054446b9ec1b3aee685789f.psmdcp" Id="Rc6f0facfdc2f41d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c274ed89c24891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eea0a74c45db49cbbc46ccd0b1bf525c.psmdcp" Id="Rb5423824c2d0433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>