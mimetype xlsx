--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c274ed89c24891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eea0a74c45db49cbbc46ccd0b1bf525c.psmdcp" Id="Rb5423824c2d0433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0433d341929342bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb654d573ba74a0783cee73914a468b2.psmdcp" Id="Rf33a385bc4254c73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>