--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0433d341929342bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb654d573ba74a0783cee73914a468b2.psmdcp" Id="Rf33a385bc4254c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8af164f7f134e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a32b39a5c0a8406c886ac9ffa5b69422.psmdcp" Id="R0fcbe746499146e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>