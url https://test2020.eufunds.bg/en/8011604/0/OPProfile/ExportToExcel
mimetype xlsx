--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8af164f7f134e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a32b39a5c0a8406c886ac9ffa5b69422.psmdcp" Id="R0fcbe746499146e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0913fe87af4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1af0740be10b4bd1a5b0c72fed3d1206.psmdcp" Id="R504b6a8c95364e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>