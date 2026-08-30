--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0913fe87af4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1af0740be10b4bd1a5b0c72fed3d1206.psmdcp" Id="R504b6a8c95364e4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6a3df2ab33412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37a68d21161e41849792896c8bad8598.psmdcp" Id="R7615658c66b44f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>