--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11da2a1ee1c94e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f38a56743d8c45b482d1d3143c47324f.psmdcp" Id="R54e7a52e961f47f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8703cb98e704999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfe34a9c2b184256ac4ea97279a5837c.psmdcp" Id="R7386ceb4a4d04e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>