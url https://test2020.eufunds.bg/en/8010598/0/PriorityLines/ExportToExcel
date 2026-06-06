--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8703cb98e704999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfe34a9c2b184256ac4ea97279a5837c.psmdcp" Id="R7386ceb4a4d04e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfe09c34bd244c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53a0c76a701c406e891a797d11f70267.psmdcp" Id="R0f1666020c9e4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>