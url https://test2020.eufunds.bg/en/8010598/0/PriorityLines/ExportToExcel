--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfe09c34bd244c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53a0c76a701c406e891a797d11f70267.psmdcp" Id="R0f1666020c9e4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299a019e41f545c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81d96ea6f9934b26ba60084d390acb91.psmdcp" Id="R271915d635ef4477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>