--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299a019e41f545c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81d96ea6f9934b26ba60084d390acb91.psmdcp" Id="R271915d635ef4477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5798794fe2a14632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/004f4e01034d4931a9e1a36318e6f985.psmdcp" Id="Rbe6953106efb4639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>