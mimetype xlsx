--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5798794fe2a14632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/004f4e01034d4931a9e1a36318e6f985.psmdcp" Id="Rbe6953106efb4639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a55c0fc3ca485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7537a605a0ba43fe848fb94127c33e56.psmdcp" Id="R6170dd20de9e408d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>