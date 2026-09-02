--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a55c0fc3ca485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7537a605a0ba43fe848fb94127c33e56.psmdcp" Id="R6170dd20de9e408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8029b423b4244345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8505dc32d162403dabf9544e0a9d5420.psmdcp" Id="R3a59f85a2e444751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>