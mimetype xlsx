--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50afde09a61b483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de94db9542084275a9b9606e6a9a1ca7.psmdcp" Id="R97730fc70cf8472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f9e2d05aeb4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f3b9f93a40b475082e1fc1ff2304a18.psmdcp" Id="Rdf5780bb1bd54ecb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>