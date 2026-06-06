--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f9e2d05aeb4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f3b9f93a40b475082e1fc1ff2304a18.psmdcp" Id="Rdf5780bb1bd54ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded44c5cc1b54c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbe5914ac58f406288873ff759fadb80.psmdcp" Id="Ree544aeebccf4091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>