--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded44c5cc1b54c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbe5914ac58f406288873ff759fadb80.psmdcp" Id="Ree544aeebccf4091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec2970325c04489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/940f160f05e0445594588a9bf7b030ff.psmdcp" Id="R4caf0b6084a4419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>