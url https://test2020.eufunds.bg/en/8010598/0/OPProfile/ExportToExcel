--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec2970325c04489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/940f160f05e0445594588a9bf7b030ff.psmdcp" Id="R4caf0b6084a4419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ed740add7c42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b30212d6b12742a48ef723d08660337e.psmdcp" Id="Ra2e9cac9b069491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>