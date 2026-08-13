--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ed740add7c42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b30212d6b12742a48ef723d08660337e.psmdcp" Id="Ra2e9cac9b069491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b86a526be51407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03205039ee0e4a3a90a446aa1de3f60a.psmdcp" Id="Rc6c7a3394fd64887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>