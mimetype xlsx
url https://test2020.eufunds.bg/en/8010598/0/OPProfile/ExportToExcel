--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b86a526be51407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03205039ee0e4a3a90a446aa1de3f60a.psmdcp" Id="Rc6c7a3394fd64887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf4ee02d22a5458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e3b08db10af4f12810c7fd23d7d95fd.psmdcp" Id="R1c492340dbba42df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>