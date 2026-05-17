--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356886f622ce42fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb7da808cb6a4b19989d0b168ceb9bbd.psmdcp" Id="Rf21e22ed32e34718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra127736d9773427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e74479adfbb4ccfa776272b35b79d15.psmdcp" Id="Re1e37b75f77744b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>