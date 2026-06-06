--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra127736d9773427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e74479adfbb4ccfa776272b35b79d15.psmdcp" Id="Re1e37b75f77744b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3314ce26aa4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6af70d78fd54f0ca539c4c2f8b5b3a3.psmdcp" Id="R2be9b88fe2334f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>