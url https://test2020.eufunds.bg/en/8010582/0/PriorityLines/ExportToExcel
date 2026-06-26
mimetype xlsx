--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3314ce26aa4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6af70d78fd54f0ca539c4c2f8b5b3a3.psmdcp" Id="R2be9b88fe2334f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804fe27f3f4e4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d664241777d148929c454dd78eb95c4e.psmdcp" Id="Recbb60f7ea964ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>