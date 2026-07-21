--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804fe27f3f4e4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d664241777d148929c454dd78eb95c4e.psmdcp" Id="Recbb60f7ea964ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a38df926224336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32f2fc47fbbc466996c557788cbb537d.psmdcp" Id="Rcf049a1287834ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>