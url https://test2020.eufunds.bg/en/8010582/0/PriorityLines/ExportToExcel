--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a38df926224336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32f2fc47fbbc466996c557788cbb537d.psmdcp" Id="Rcf049a1287834ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a21a65c065a4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5b1ac9f03b84c029ad8ad65c88b72c1.psmdcp" Id="Rd5d4629f844448e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>