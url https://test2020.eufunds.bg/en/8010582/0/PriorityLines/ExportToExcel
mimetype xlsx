--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a21a65c065a4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5b1ac9f03b84c029ad8ad65c88b72c1.psmdcp" Id="Rd5d4629f844448e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094ea142e771420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46237f6ce473458997da4e01af263771.psmdcp" Id="Rea6a40b4c1c145fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>