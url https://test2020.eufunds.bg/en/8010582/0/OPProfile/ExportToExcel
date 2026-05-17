--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3591a9e12f3e4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e6fe1f014984b50ac36b2f5404b321b.psmdcp" Id="Rdfa614cb2dbc4ea3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ea892347dc4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05ef027f77df40d9844592d4638662fa.psmdcp" Id="R4dd17122818f4665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>