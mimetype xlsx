--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ea892347dc4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05ef027f77df40d9844592d4638662fa.psmdcp" Id="R4dd17122818f4665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1837d36d5afc4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/900dc0d8366d4201b6b6e62d4bf9e0f3.psmdcp" Id="Rfcaa72196a4e414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>