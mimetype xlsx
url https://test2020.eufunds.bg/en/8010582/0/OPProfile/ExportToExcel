--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1837d36d5afc4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/900dc0d8366d4201b6b6e62d4bf9e0f3.psmdcp" Id="Rfcaa72196a4e414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051658ff4e6a4c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5879b2e9110d4a34bf977702030c1aed.psmdcp" Id="Rdbbe1c72339a455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>