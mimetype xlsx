--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051658ff4e6a4c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5879b2e9110d4a34bf977702030c1aed.psmdcp" Id="Rdbbe1c72339a455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2965b70cb8dd430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff14ee74e28e421ea5b7b50e27c04bcd.psmdcp" Id="Rda4bd67140284e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>