--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2965b70cb8dd430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff14ee74e28e421ea5b7b50e27c04bcd.psmdcp" Id="Rda4bd67140284e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c2298ac24e47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/107b6bff0b054420a2504422d3bee9ba.psmdcp" Id="R23bcc2ace36c43fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>