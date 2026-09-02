--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c2298ac24e47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/107b6bff0b054420a2504422d3bee9ba.psmdcp" Id="R23bcc2ace36c43fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682c07cb67074eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66eb1e8d6886415d84240bb31596e164.psmdcp" Id="R43e46214b7054924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>