--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47a04845630d4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa6adb321e2f48b09b2aa977d40b1c21.psmdcp" Id="R939be9a58b9a4ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4a617862454a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ddfd2554dd6410a818ffd705e6be145.psmdcp" Id="Rdede71826e6f4177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>