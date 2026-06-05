--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4a617862454a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ddfd2554dd6410a818ffd705e6be145.psmdcp" Id="Rdede71826e6f4177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd265dcc1919e4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6dee45c90fd4d7093a44a621c47b324.psmdcp" Id="R8130d073626a40d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>