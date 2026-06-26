--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd265dcc1919e4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6dee45c90fd4d7093a44a621c47b324.psmdcp" Id="R8130d073626a40d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594a439b7dfc4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5268950e6e3e430a864a3cc1baef7470.psmdcp" Id="R5481f0a2021249a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>