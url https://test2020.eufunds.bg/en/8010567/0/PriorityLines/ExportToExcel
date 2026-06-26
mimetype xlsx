--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594a439b7dfc4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5268950e6e3e430a864a3cc1baef7470.psmdcp" Id="R5481f0a2021249a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae79c5617f9d41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67a690e9aab7462a8b40450800191b6b.psmdcp" Id="Re92d396f74f64e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>