--- v4 (2026-06-26)
+++ v5 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae79c5617f9d41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67a690e9aab7462a8b40450800191b6b.psmdcp" Id="Re92d396f74f64e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdfd1431401e405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b189cf365bd74370af2e5223d69365e5.psmdcp" Id="Ra92955d4f8b04630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>