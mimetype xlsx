--- v5 (2026-07-22)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdfd1431401e405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b189cf365bd74370af2e5223d69365e5.psmdcp" Id="Ra92955d4f8b04630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f540eebcc642d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/facc8f71e0d7408aa031e5be6c3e353c.psmdcp" Id="Rf4c10b5956964d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>