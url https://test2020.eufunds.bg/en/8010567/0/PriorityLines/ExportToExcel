--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f540eebcc642d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/facc8f71e0d7408aa031e5be6c3e353c.psmdcp" Id="Rf4c10b5956964d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd539bb4a56a4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2317a06cdbee47cabe5e6377ce270d76.psmdcp" Id="R73841fd7562d4d97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>