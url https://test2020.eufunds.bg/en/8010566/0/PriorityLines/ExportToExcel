--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a327949c9a84988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eacdf6c2967425e894669bf23f31546.psmdcp" Id="Rff211176de234d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933848f7b1464f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dd2c95537b742e38f75bdcf0f487ea5.psmdcp" Id="R38334a589d4a4a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>