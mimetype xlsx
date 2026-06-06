--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933848f7b1464f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dd2c95537b742e38f75bdcf0f487ea5.psmdcp" Id="R38334a589d4a4a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ca3f340569425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f7995d3261244b2af3d12a6f0e79da9.psmdcp" Id="R8edc6454d48e4c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>