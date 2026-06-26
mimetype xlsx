--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ca3f340569425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f7995d3261244b2af3d12a6f0e79da9.psmdcp" Id="R8edc6454d48e4c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref0f9141d6564baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ce9b41362a54bb39389c91a1acfeb03.psmdcp" Id="Rcc21e80f50964974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>