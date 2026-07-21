--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref0f9141d6564baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ce9b41362a54bb39389c91a1acfeb03.psmdcp" Id="Rcc21e80f50964974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aea1fcc69004d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbb19d95c39d4873bf2dc2bc4a0aed29.psmdcp" Id="R47e35288bd224269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>