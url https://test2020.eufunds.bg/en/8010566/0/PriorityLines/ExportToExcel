--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aea1fcc69004d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbb19d95c39d4873bf2dc2bc4a0aed29.psmdcp" Id="R47e35288bd224269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede88349eb1b4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/726f8e16375545f6a32f21c40ddf61a7.psmdcp" Id="Ra2e6b72ef9014ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>