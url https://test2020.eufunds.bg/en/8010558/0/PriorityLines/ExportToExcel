--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d939e690864fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8dc9beeee4d42c485cf03582069381f.psmdcp" Id="R0764f2681c6847dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6edc4b0648364c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4dc39fcf87a40219b248f41c1535182.psmdcp" Id="R1762485902794a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>