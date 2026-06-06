--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6edc4b0648364c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4dc39fcf87a40219b248f41c1535182.psmdcp" Id="R1762485902794a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a649341ede4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7063fb9cd7e742189193b39b17188305.psmdcp" Id="Rb734db5b95d144f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>