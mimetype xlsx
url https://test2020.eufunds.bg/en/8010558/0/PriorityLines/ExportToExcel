--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a649341ede4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7063fb9cd7e742189193b39b17188305.psmdcp" Id="Rb734db5b95d144f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efeccacf98a460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdc807774154425eaab828aee35b1bab.psmdcp" Id="R3b79a3a1f7a340d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>