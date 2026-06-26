--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efeccacf98a460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdc807774154425eaab828aee35b1bab.psmdcp" Id="R3b79a3a1f7a340d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a887c4d54c49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6146bd48750477698acdf1611996fa9.psmdcp" Id="Rb3e15e6e2815418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>