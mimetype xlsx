--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a887c4d54c49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6146bd48750477698acdf1611996fa9.psmdcp" Id="Rb3e15e6e2815418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a1fb302f564bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa4aa2aa133845f1b9f824ab9f3d4d9b.psmdcp" Id="R3389189c38e540fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>