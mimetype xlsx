--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a1fb302f564bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa4aa2aa133845f1b9f824ab9f3d4d9b.psmdcp" Id="R3389189c38e540fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00889b28997c42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6f687a240464de6b99e4748b7c25207.psmdcp" Id="R59cbc8b6e84c4b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>