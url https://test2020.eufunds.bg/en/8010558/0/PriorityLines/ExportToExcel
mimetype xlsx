--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00889b28997c42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6f687a240464de6b99e4748b7c25207.psmdcp" Id="R59cbc8b6e84c4b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08bb23d95da64481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43c14f29e42e4f239e46b799afe4b3b3.psmdcp" Id="R021a59525bc6407e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>