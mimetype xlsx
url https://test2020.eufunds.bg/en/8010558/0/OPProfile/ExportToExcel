--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09270eb389d54fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15e8c23313da4984ad4d8c6b5a97b41a.psmdcp" Id="Rbd9db2fa4ce84c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d942fa91a640b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afaa6d722518404096b6740066a3dae6.psmdcp" Id="R04a0004ba9a54a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>