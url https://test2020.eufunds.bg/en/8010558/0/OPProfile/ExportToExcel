--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d942fa91a640b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afaa6d722518404096b6740066a3dae6.psmdcp" Id="R04a0004ba9a54a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e7aafd491d4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d587254bd74b4cf1ba1dca165ee06b82.psmdcp" Id="R2497686d25284d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>