--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e7aafd491d4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d587254bd74b4cf1ba1dca165ee06b82.psmdcp" Id="R2497686d25284d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef3fe3b27074feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdd38df2416449749107fd16943ec39e.psmdcp" Id="Rf503b349966e4d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>