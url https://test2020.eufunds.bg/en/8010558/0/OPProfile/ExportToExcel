--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef3fe3b27074feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdd38df2416449749107fd16943ec39e.psmdcp" Id="Rf503b349966e4d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831ca23a56e34684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b20f938c7e1e4d11b150bba1b6518dc2.psmdcp" Id="Rf06848c00afb4376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>