--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831ca23a56e34684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b20f938c7e1e4d11b150bba1b6518dc2.psmdcp" Id="Rf06848c00afb4376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f29797080444c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b280bbe846dd4c7b867faa390be3f5cb.psmdcp" Id="R10a5785006b0456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>