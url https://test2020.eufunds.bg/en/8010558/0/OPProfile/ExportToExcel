--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f29797080444c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b280bbe846dd4c7b867faa390be3f5cb.psmdcp" Id="R10a5785006b0456f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5124d7d04dc4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/921d1acfbaf847f58d0c71072ecc008e.psmdcp" Id="R3213bd3acf0c4be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>