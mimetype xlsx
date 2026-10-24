--- v2 (2026-08-30)
+++ v3 (2026-10-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae7a4ce16d284e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ea8477c502949c89015c793959b2e90.psmdcp" Id="Rbf42105b28724708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85b1e8324e3425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f2a54ae243c455b8f620311abd7792c.psmdcp" Id="R2504353981dd4d69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -2025,66 +2025,66 @@
       <x:c r="B39" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>511.29</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>511.29</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">