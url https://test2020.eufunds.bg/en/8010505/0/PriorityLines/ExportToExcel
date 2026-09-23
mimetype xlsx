--- v6 (2026-09-02)
+++ v7 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff0d761d22a4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83a0511a8718439ca26eebbf5255886c.psmdcp" Id="Rb387776fdbe74788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ec8c3b886847ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9efcd1ed048948c380bd5de1f497969d.psmdcp" Id="Rc52c031e65ca405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -1244,63 +1244,63 @@
       </x:c>
       <x:c r="K17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>9268803.69</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>6951602.77</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>2317200.92</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1022.58</x:v>
+        <x:v>1511.29</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>869.2</x:v>
+        <x:v>1284.6</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>153.38</x:v>
+        <x:v>226.69</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>0.01</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="J18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M18" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B19" s="9">
         <x:v>34505079.77</x:v>
       </x:c>
       <x:c r="C19" s="9">
         <x:v>31054571.8</x:v>
       </x:c>
       <x:c r="D19" s="9">