--- v7 (2026-09-23)
+++ v8 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ec8c3b886847ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9efcd1ed048948c380bd5de1f497969d.psmdcp" Id="Rc52c031e65ca405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d270a753734f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13c7603f8a18451283645312d0179399.psmdcp" Id="Rd64196497d854b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>