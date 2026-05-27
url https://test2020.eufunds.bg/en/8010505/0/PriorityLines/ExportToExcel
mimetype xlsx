--- v0 (2026-04-26)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R899579c55879497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e61e0193456348c5853b4e5b4b68b6ab.psmdcp" Id="Rea8955cea6ae4ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4401988043444540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49f940fa3b074842a0c57d0f159ffb20.psmdcp" Id="R380009d83f454a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>