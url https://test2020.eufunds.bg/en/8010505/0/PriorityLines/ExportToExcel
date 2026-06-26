--- v1 (2026-05-27)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4401988043444540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49f940fa3b074842a0c57d0f159ffb20.psmdcp" Id="R380009d83f454a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb97f9511de4379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d8c6934bff24b32a0d8caaad21251d2.psmdcp" Id="Rc91048c1d7284cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>