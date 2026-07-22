--- v2 (2026-06-26)
+++ v3 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb97f9511de4379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d8c6934bff24b32a0d8caaad21251d2.psmdcp" Id="Rc91048c1d7284cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae18e6c7bf04273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd8a59b0b6bd4a768d4805920ebe66c4.psmdcp" Id="R00988cdff13442e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>