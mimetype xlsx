--- v3 (2026-07-22)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae18e6c7bf04273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd8a59b0b6bd4a768d4805920ebe66c4.psmdcp" Id="R00988cdff13442e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7971bd0df2497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88cc366c26bc4043b084be901b5c5d1d.psmdcp" Id="Reb5981ddc8f24cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>