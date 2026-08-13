--- v4 (2026-07-22)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7971bd0df2497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88cc366c26bc4043b084be901b5c5d1d.psmdcp" Id="Reb5981ddc8f24cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5bdc1aa5b54bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ad42d3d5dd747f59d159fadba120fed.psmdcp" Id="Re4efdc00e2634b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>