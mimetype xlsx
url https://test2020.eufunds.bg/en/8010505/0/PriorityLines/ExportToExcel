--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5bdc1aa5b54bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ad42d3d5dd747f59d159fadba120fed.psmdcp" Id="Re4efdc00e2634b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff0d761d22a4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83a0511a8718439ca26eebbf5255886c.psmdcp" Id="Rb387776fdbe74788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>