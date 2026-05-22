--- v0 (2026-05-01)
+++ v1 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7914b9e49d4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/588d6d3691674cb381ecf6b14aa418ad.psmdcp" Id="R2405cf608f0d411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a218d6b9ca74757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca2715388d104fa297740ae1741f21ff.psmdcp" Id="Rbaa59c2935ff4551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>