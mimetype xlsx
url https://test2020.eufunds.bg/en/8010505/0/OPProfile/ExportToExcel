--- v1 (2026-05-22)
+++ v2 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a218d6b9ca74757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca2715388d104fa297740ae1741f21ff.psmdcp" Id="Rbaa59c2935ff4551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c0e76618554d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0309cdac7a8d492785401b8111b33191.psmdcp" Id="R3013ec352486409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>