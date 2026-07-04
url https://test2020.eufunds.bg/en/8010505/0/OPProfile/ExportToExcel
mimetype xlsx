--- v2 (2026-06-11)
+++ v3 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c0e76618554d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0309cdac7a8d492785401b8111b33191.psmdcp" Id="R3013ec352486409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551db5431f8d4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7afff4f98f57451b8119ed65c592e9a3.psmdcp" Id="Re894d71d9e7e46ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>