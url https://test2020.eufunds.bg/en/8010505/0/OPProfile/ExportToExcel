--- v3 (2026-07-04)
+++ v4 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551db5431f8d4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7afff4f98f57451b8119ed65c592e9a3.psmdcp" Id="Re894d71d9e7e46ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3506483c6b0c4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7de4c1a378e640b2b1d7a0191e2a32bf.psmdcp" Id="R71a5be212c294628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>