--- v4 (2026-08-10)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3506483c6b0c4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7de4c1a378e640b2b1d7a0191e2a32bf.psmdcp" Id="R71a5be212c294628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38bf28c9547420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05f7251cbcf64a7cb44b7d6da80323ad.psmdcp" Id="Rd5b66762d8dc44fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>