--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68fd7602b0cc410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e003540939f41c0af01960177e49eb1.psmdcp" Id="R5cdaf961afde479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409d64ba1a65475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b445ae7242a457d9532fcd1d8142cf2.psmdcp" Id="Ra372f04f222746de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>