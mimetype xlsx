--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409d64ba1a65475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b445ae7242a457d9532fcd1d8142cf2.psmdcp" Id="Ra372f04f222746de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3e009905a74ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4c8df9ce2154ef9b04d0e997b33217e.psmdcp" Id="R7c3ba847ade24325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>