--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3e009905a74ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4c8df9ce2154ef9b04d0e997b33217e.psmdcp" Id="R7c3ba847ade24325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf46a49720ecd4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77d723f2ea444f27acd76d04569a2a29.psmdcp" Id="R7d1bee13ff304764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>