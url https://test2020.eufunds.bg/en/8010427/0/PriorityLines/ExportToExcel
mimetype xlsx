--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf46a49720ecd4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77d723f2ea444f27acd76d04569a2a29.psmdcp" Id="R7d1bee13ff304764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931914190fe44bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/397dc944fd924fef8aad208da32d1cdf.psmdcp" Id="R17893815a20e4585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>