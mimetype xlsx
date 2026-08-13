--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931914190fe44bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/397dc944fd924fef8aad208da32d1cdf.psmdcp" Id="R17893815a20e4585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02a6d2cdf0d42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43eebef4bb5746b5b2d232f85b6f38d7.psmdcp" Id="R738e6faff53e417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>