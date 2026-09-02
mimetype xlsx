--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02a6d2cdf0d42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43eebef4bb5746b5b2d232f85b6f38d7.psmdcp" Id="R738e6faff53e417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21a5c18cd2e4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/002cf50a7d5140c092bb2195e16d8a82.psmdcp" Id="R9d4f5cf7d4e04edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>