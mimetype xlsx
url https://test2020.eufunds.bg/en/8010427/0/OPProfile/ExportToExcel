--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41d773d60124e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa3086c2e5a44f96874a8baacbff2a50.psmdcp" Id="Rd17460ccd0f0409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba30784c6aad4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bb96b894c9040c8ae2f2d21b4ead95e.psmdcp" Id="Raa39b0c5c822475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>