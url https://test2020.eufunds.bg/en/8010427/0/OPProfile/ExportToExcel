--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba30784c6aad4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bb96b894c9040c8ae2f2d21b4ead95e.psmdcp" Id="Raa39b0c5c822475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3753861702cd4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b97ed7d1f1a4eca91a77325df58b8e2.psmdcp" Id="Rbf1ffc58a52e494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>