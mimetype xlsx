--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3753861702cd4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b97ed7d1f1a4eca91a77325df58b8e2.psmdcp" Id="Rbf1ffc58a52e494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef7c1b6c7d7425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a13e0ca089d94eb6afe41f07fec7a965.psmdcp" Id="R15caa509ab504a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>