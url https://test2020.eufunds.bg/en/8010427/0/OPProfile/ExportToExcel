--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef7c1b6c7d7425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a13e0ca089d94eb6afe41f07fec7a965.psmdcp" Id="R15caa509ab504a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c7676edcf54952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/442f2f2273b945ba83d86724ab6a9cb3.psmdcp" Id="R985e8535cae94fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>