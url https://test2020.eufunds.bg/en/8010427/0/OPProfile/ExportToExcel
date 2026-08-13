--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c7676edcf54952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/442f2f2273b945ba83d86724ab6a9cb3.psmdcp" Id="R985e8535cae94fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29c8b320f144e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef0ac6e6b09842828b9709178a511adb.psmdcp" Id="R06023123e14a4c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>