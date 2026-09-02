--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29c8b320f144e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef0ac6e6b09842828b9709178a511adb.psmdcp" Id="R06023123e14a4c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5eb03a5433e4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e593734a2034b3ea98f2b46f6d1ab5c.psmdcp" Id="Rc0e4199e180d47a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>