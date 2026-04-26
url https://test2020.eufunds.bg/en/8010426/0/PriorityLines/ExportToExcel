--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c230e0516d5407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2235468aeee941d3bf206707fef174aa.psmdcp" Id="R30b39cffa04b4319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf404809f8214ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f13d06977194186b3966fbead6732e9.psmdcp" Id="R2e90f8c2750c4e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>