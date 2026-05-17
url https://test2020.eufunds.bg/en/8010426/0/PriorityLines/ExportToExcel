--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf404809f8214ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f13d06977194186b3966fbead6732e9.psmdcp" Id="R2e90f8c2750c4e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e50b0589f84f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55a71bd1dc30466ca1d32672006d9aa9.psmdcp" Id="R497fd6d5053b4540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>