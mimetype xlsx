--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e50b0589f84f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55a71bd1dc30466ca1d32672006d9aa9.psmdcp" Id="R497fd6d5053b4540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d78a902eea34ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c0c27bb1f034736b9fd4e88230deda6.psmdcp" Id="R1aeecc4a52f7431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>