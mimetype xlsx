--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d78a902eea34ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c0c27bb1f034736b9fd4e88230deda6.psmdcp" Id="R1aeecc4a52f7431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19568f50fb2b42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/347eb011e6bc43a3a11fb79fe2bfd9cc.psmdcp" Id="R43a1d65b13314687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>