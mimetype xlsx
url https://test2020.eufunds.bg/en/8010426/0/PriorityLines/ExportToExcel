--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19568f50fb2b42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/347eb011e6bc43a3a11fb79fe2bfd9cc.psmdcp" Id="R43a1d65b13314687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04c11111d244f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62042f3889724f55a5208e4f96ff94a8.psmdcp" Id="Rf111052c2483487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>