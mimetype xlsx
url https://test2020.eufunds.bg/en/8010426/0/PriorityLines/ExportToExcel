--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04c11111d244f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62042f3889724f55a5208e4f96ff94a8.psmdcp" Id="Rf111052c2483487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7cb69ef86147c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7f954a62268463084a441ed45a168cd.psmdcp" Id="Ra362862aa7c34494" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>