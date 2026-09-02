--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7cb69ef86147c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7f954a62268463084a441ed45a168cd.psmdcp" Id="Ra362862aa7c34494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962aca7a8c814c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ad20b19fb354accbf2548e1ddfe241e.psmdcp" Id="Readf33b0ff374b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>