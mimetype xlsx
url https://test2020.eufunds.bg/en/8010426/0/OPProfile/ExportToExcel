--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13bd09f739ee47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e048b7940144dadb623550a0819c36b.psmdcp" Id="R5f5861ff36d742c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1cb50831ea4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e0b820421f645adb5499e1872797ca7.psmdcp" Id="Ra436e6db541e48a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>