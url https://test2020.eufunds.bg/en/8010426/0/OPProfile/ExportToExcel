--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1cb50831ea4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e0b820421f645adb5499e1872797ca7.psmdcp" Id="Ra436e6db541e48a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cda4b83df354a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4dec1a75b489476b87400bcc14e7b12e.psmdcp" Id="R82945d1813304685" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>