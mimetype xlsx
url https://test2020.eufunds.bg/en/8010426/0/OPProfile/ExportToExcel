--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cda4b83df354a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4dec1a75b489476b87400bcc14e7b12e.psmdcp" Id="R82945d1813304685" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9385fc935194240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/901917cf04064a44b1913afca02a2b5d.psmdcp" Id="R0a0cb5dc4ec4461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>