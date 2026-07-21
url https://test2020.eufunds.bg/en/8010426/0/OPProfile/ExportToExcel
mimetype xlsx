--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9385fc935194240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/901917cf04064a44b1913afca02a2b5d.psmdcp" Id="R0a0cb5dc4ec4461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4760e98d49c54042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c657386bb11f4bfb863e31c672071490.psmdcp" Id="R6bfd8de3db414324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>