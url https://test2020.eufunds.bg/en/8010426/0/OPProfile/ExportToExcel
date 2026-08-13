--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4760e98d49c54042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c657386bb11f4bfb863e31c672071490.psmdcp" Id="R6bfd8de3db414324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3eeefdb0704920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10aa392035dd4bcabae3f02498cc1678.psmdcp" Id="R43b1e2a4ac124c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>