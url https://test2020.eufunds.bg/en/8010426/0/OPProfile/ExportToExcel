--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3eeefdb0704920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10aa392035dd4bcabae3f02498cc1678.psmdcp" Id="R43b1e2a4ac124c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e3aba483cd4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57118cb6e91d41129b0ee8648b37a880.psmdcp" Id="Ra94556b7d2b94823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>