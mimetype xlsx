--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d14df6475d42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/954c68df75f249509562105fd3225925.psmdcp" Id="Rbd8a682cbb824161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fdbc3e99d944116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b42f27930e6143e684ec85c20ac3dbed.psmdcp" Id="Rbad3f5144da543e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>