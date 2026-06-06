--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fdbc3e99d944116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b42f27930e6143e684ec85c20ac3dbed.psmdcp" Id="Rbad3f5144da543e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0d1cc077e7249c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e71089cc2df44d2081b42a8d9df49c96.psmdcp" Id="Rc02610d64b3b41f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>