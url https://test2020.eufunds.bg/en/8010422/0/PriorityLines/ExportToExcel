--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0d1cc077e7249c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e71089cc2df44d2081b42a8d9df49c96.psmdcp" Id="Rc02610d64b3b41f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7f2200f9c84602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b22dd0df8b74f4baed455b24006929e.psmdcp" Id="R8d11940de7e348b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>