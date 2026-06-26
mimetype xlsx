--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7f2200f9c84602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b22dd0df8b74f4baed455b24006929e.psmdcp" Id="R8d11940de7e348b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d31dc56efba4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/967906165a194b67a86e8240742402f1.psmdcp" Id="Rafb66212a9414c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>