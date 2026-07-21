--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d31dc56efba4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/967906165a194b67a86e8240742402f1.psmdcp" Id="Rafb66212a9414c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab505c74a4134b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48d9429954a248a59de96333f1e8ce59.psmdcp" Id="R61149acd889640bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>