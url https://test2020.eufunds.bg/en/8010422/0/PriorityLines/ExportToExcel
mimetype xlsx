--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab505c74a4134b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48d9429954a248a59de96333f1e8ce59.psmdcp" Id="R61149acd889640bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6084b1b5b804f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4507b59f9c1c4b4a8733030e7b2ec431.psmdcp" Id="R7c64c2fc46b74bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>