--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f9582fd3734d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f8159d613ed4448b0be61afda4acfae.psmdcp" Id="Re765d30d478b47d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2fc2ee7508c4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a95ed46c5da49aeb1ceff7273c4b671.psmdcp" Id="R6941bd2b711149a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>