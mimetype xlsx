--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2fc2ee7508c4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a95ed46c5da49aeb1ceff7273c4b671.psmdcp" Id="R6941bd2b711149a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55752bd5d4cd4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38e3154a1ece471b9e776b519d3a6fd6.psmdcp" Id="R167eb961e6d748c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>