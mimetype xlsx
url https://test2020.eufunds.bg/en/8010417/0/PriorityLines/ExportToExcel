--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55752bd5d4cd4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38e3154a1ece471b9e776b519d3a6fd6.psmdcp" Id="R167eb961e6d748c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ec5ae67db24b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55e8df23085e4e7daa42c3c0e39d256a.psmdcp" Id="R4a09f64992b64d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>