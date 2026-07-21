--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ec5ae67db24b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55e8df23085e4e7daa42c3c0e39d256a.psmdcp" Id="R4a09f64992b64d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f22684f6c424404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69a515c044ac47db874079f65ec97074.psmdcp" Id="Rc2a3affff6934e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>