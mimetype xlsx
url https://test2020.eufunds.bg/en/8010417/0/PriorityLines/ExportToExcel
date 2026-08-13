--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f22684f6c424404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69a515c044ac47db874079f65ec97074.psmdcp" Id="Rc2a3affff6934e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R942acb541dbb482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21e7eefcf3484a64a7318a4368388008.psmdcp" Id="R66e5c3b290254d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>