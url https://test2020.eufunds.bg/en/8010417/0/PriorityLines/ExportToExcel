--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R942acb541dbb482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21e7eefcf3484a64a7318a4368388008.psmdcp" Id="R66e5c3b290254d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94b839569a743c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2bf7583c4c74439a7753034e75e3112.psmdcp" Id="R294fa9befa014c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>