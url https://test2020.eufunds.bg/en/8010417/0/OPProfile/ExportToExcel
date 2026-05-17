--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f253ad84784d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e0332c72f9f492da472785f0108fbaf.psmdcp" Id="R7666ed4edf4449ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74afc70e850446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e452479ba0a453daebfb58ae8e86cbf.psmdcp" Id="Ra4e89a0b16614d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>