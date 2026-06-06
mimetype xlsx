--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74afc70e850446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e452479ba0a453daebfb58ae8e86cbf.psmdcp" Id="Ra4e89a0b16614d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917ca20c377649af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c9c96913e6641e78eb0178ad95f0b8f.psmdcp" Id="R9c67553e594845b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>