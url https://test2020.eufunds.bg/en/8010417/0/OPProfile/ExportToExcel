--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917ca20c377649af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c9c96913e6641e78eb0178ad95f0b8f.psmdcp" Id="R9c67553e594845b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb56957bca9cf4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2eb910f2576e478ebfd0e03951ef3367.psmdcp" Id="R1f7aaa4e997e400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>