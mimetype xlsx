--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb56957bca9cf4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2eb910f2576e478ebfd0e03951ef3367.psmdcp" Id="R1f7aaa4e997e400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7364cb63e846c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffdf651c882f4e15ab64cc2101dc2c85.psmdcp" Id="Rc2339bcaa76c4915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>