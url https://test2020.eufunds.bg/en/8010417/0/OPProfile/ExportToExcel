--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7364cb63e846c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffdf651c882f4e15ab64cc2101dc2c85.psmdcp" Id="Rc2339bcaa76c4915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58734f55312344df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8d7e4c2eaf947e6b5841a07d72eb679.psmdcp" Id="Rd37cf5a79afb4c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>