--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58734f55312344df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8d7e4c2eaf947e6b5841a07d72eb679.psmdcp" Id="Rd37cf5a79afb4c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b36b5e62e4545b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e400a5d143646108b81631caa2e32d4.psmdcp" Id="R1ca7c0a7f6fc45c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>