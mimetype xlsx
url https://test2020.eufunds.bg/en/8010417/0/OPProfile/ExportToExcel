--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b36b5e62e4545b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e400a5d143646108b81631caa2e32d4.psmdcp" Id="R1ca7c0a7f6fc45c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc13dc37cc8a4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3dbcf67ffd844eb91908855b32d4aa0.psmdcp" Id="R9743e8a2770f4534" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>